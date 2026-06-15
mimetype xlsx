--- v0 (2026-01-30)
+++ v1 (2026-06-15)
@@ -51,2867 +51,2867 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATAO</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/</t>
+    <t>http://sapl.bonito.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Ata eletrônica da 1ª reunião ordinária da 4ª sessão legislativa da 48ª Legislatura</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ata eletrônica da 2° reunião ordinária, realizada no dia 20 de Fevereiro de 2024.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ATA eletrônica da 3ª Reunião Ordinária, realizada dia 29 de Fevereiro de 2024.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Ata eletrônica da 4ª Reunião Ordinária da 4ª Sessão Legislativa da 48ª Legislatura</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Ata da 5ª Sessão ordinária, realizada em 27 de março de 2024.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/930/ata_da_6_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/930/ata_da_6_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata eletronica da 6 reunião ordinária, realizada em 11 de abril de 2024.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/931/ata_da_7_reuniao.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/931/ata_da_7_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Reunião Ordinária, realizada em 18 de abril de 2024.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Ata eletrônica da 8ª reunião ordinária, realizada em 23 de maio de 2024.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/962/relatorio_5.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/962/relatorio_5.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 9ª Reunião Ordinária da 4ª Sessão Legislativa da 48ª Legislatura</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/977/ata_da_10_reuniao.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/977/ata_da_10_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 10ª Reunião Ordinária</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/978/ata_da_11_reuniao.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/978/ata_da_11_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª Reunião Ordinária</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/979/ata_da_12reuniao.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/979/ata_da_12reuniao.pdf</t>
   </si>
   <si>
     <t>Ata da 12ª Reunião Ordinária</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/980/ata_da_13_reuniao.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/980/ata_da_13_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata da 13ª Reunião Ordinária</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/981/ata_da_14_reuniao.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/981/ata_da_14_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata da 14ª Reunião Ordinária</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/982/ata_da_15_reuniao.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/982/ata_da_15_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata da 15ª Reunião Ordinária</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/988/ata_16_reuniao.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/988/ata_16_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 16ª reunião ordinária</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/990/ata_da_17_reuniao.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/990/ata_da_17_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 17ª reunião ordinária, realizada em 13 de agosto de 2024.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/993/ata_da_18_reuniao.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/993/ata_da_18_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata Eletrónica da 18 reunião Ordinária, realizada em 20 de agosto de 2024.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/995/ata_da_19.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/995/ata_da_19.pdf</t>
   </si>
   <si>
     <t>Ata da 19 reunião ordinária, realizada em 23 de agosto de 2024.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1002/relatorio.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1002/relatorio.pdf</t>
   </si>
   <si>
     <t>Ata da 20 Reunião Ordinária, realizada em 27 de agosto de 2024.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1006/ata_da_21_reuniao.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1006/ata_da_21_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 21ª Reunião Ordinária, realizada em 03 de setembro de 2024.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1031/ata_da_22_reuniao.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1031/ata_da_22_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 22ª Reunião Ordinária da 4ª Sessão Legislativa da 48ª Legislatura</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1032/ata_da_23_reuniao.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1032/ata_da_23_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 23ª Reunião Ordinária da 4ª Sessão Legislativa da 48ª Legislatura</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1037/relatorio_2.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1037/relatorio_2.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 24ª Reunião Ordinária da 4ª Sessão Legislativa da 48ª Legislatura</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1038/ata_25.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1038/ata_25.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 25ª Reunião Ordinária da 4ª Sessão Legislativa da 48ª Legislatura</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Ata Eletrônica da 26ª Reunião Ordinária da 4ª Sessão Legislativa da 48ª Legislatura</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1054/ata_27.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1054/ata_27.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 27ª Reunião Ordinária da 4ª Sessão Legislativa da 48ª Legislatura</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1063/relatorio_6.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1063/relatorio_6.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 28ª Reunião Ordinária da 4ª Sessão Legislativa da 48ª_x000D_
 Legislatura</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1064/relatorio_7.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1064/relatorio_7.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 29ª Reunião Ordinária da 4ª Sessão Legislativa da 48ª Legislatura</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1075/ata_30.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1075/ata_30.pdf</t>
   </si>
   <si>
     <t>Ata da 30 Reunião Ordinária</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1096/ata_31.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1096/ata_31.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 31ª Reunião Ordinária da 4ª Sessão Legislativa da 48ª_x000D_
 Legislatura</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1097/ata32.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1097/ata32.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 32ª Reunião Ordinária da 4ª Sessão Legislativa da 48ª Legislatura</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1098/ata_33.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1098/ata_33.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 33ª Reunião Ordinária da 4ª Sessão Legislativa da 48ª legislatura</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1099/ata_34.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1099/ata_34.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 34ª Reunião Ordinária da 4ª Sessão Legislativa da 48ª_x000D_
 Legislatura</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1100/ata_35.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1100/ata_35.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 35ª Reunião Ordinária da 4ª Sessão Legislativa da 48ª_x000D_
 Legislatura</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1111/ata_36.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1111/ata_36.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 36ª Reunião Ordinária da 4ª Sessão Legislativa da 48ª Legislatura</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1112/ata_37.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1112/ata_37.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 37ª Reunião Ordinária da 4ª Sessão Legislativa da 48ª Legislatura</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>ATAE</t>
   </si>
   <si>
     <t>Ata Sessão Extraordinária</t>
   </si>
   <si>
     <t>Ata eletrônica da 3ª Reunião Extraordinária, realizada no dia 09 de janeiro de 2024.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Reunião extraordinária da 4ª Sessão Legislativa da 48ª Legislatura.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª reunião extraordinária da 4ª Sessão Legislativa da 48ª Legislatura</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/983/ata_da_6_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/983/ata_da_6_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6ª Reunião Extraordinária</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1114/ata_7_extraordinaria.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1114/ata_7_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Reunião Extraordinária da 4ª Sessão Legislativa da 48ª Legislatura</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1113/ata_8_extraordinaria.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1113/ata_8_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 8ª Reunião Extraordinária da 4ª Sessão Legislativa da 48ª Legislatura</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Gustavo Adolfo Neves de Albuquerque Cesar</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/843/ple_01.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/843/ple_01.pdf</t>
   </si>
   <si>
     <t>REAJUSTA A REMUNERAÇÃO MÍNIMA DOS SERVIDORES DO MUNICÍPIO DE BONITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/845/ple_02.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/845/ple_02.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DO PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA NO ÂMBITO DO MUNICÍPIO DO BONITO.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/877/projeto_de_lei_3.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/877/projeto_de_lei_3.pdf</t>
   </si>
   <si>
     <t>Denomina de "Parque Municipal Tabelião Dimas de Albuquerque César" área pública situada na Vila de Alto, Bonito.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/901/projeto_04.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/901/projeto_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificacao do Protocolo de Intenções_x000D_
 para a celebração de contrato de consorcio público.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/941/doc20240516_0015.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/941/doc20240516_0015.pdf</t>
   </si>
   <si>
     <t>Reajusta o Valor Referente a Estabilidade Financeira e da outras providencias.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/942/doc20240516_0016.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/942/doc20240516_0016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a incorporacao da gratificação de produtividade e de outras providencias</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/959/projeto_de_lei_07_executivo.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/959/projeto_de_lei_07_executivo.pdf</t>
   </si>
   <si>
     <t>Regulamenta o novo modelo de cofinanciamento federal do Piso de Atenção Primária à Saúde - APS, no âmbito do municipio de Bonito-PE, autorizando o Pagamento da Gratificação por Desempenho na Atenção Primária à Saúde - APS, e dá outras providências</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/956/projeto_do_executivo_08.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/956/projeto_do_executivo_08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação da Permissão de Uso de Bem Imóvel Municipal.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/985/02_-_bonito_pj_ldo_2025_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/985/02_-_bonito_pj_ldo_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes orçamentárias para o exercício_x000D_
 de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/991/projeto_10_do_executivo_.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/991/projeto_10_do_executivo_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar ao Estado de Pernambuco bem imóvel pertencente ao Município do Bonito, para construção do novo quartel do Corpo de Bombeiros Militar de Pernambuco em Bonito</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1028/bonito.projeto_de_lei_revisao_ppa_2025..pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1028/bonito.projeto_de_lei_revisao_ppa_2025..pdf</t>
   </si>
   <si>
     <t>Autoriza o plano plurianual do Município para execução da parcela anual de 2025 e dá outras providêcias.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1029/bonito.pj_loa_2025..pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1029/bonito.pj_loa_2025..pdf</t>
   </si>
   <si>
     <t>Estima receita e fixa a despesa do município para exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>João Diniz</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/818/projeto_0124_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/818/projeto_0124_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 2024_x000D_
 _x000D_
 _x000D_
 Ementa: altera a LEI Nº 1.310/2023., que Dispõe sobre “ o Conselho Tutelar e dá outras providências. no âmbito do Município de Bonito-PE .”</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/836/projeto_de_que_cocede_isencao_iptu_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/836/projeto_de_que_cocede_isencao_iptu_assinado.pdf</t>
   </si>
   <si>
     <t>“Estabelece isenção do imposto predial e territorial urbano - IPTU,      _x000D_
                                           no município de Bonito Benefíciario de Prestação Continuada  BPC, e Bolsa - Família e dá outra providências.”</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/839/projeto_03.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/839/projeto_03.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECOLHIMENTO DE PILHAS E BATERIAS USADAS NO MUNICIPIO DE BONITO, OBJETIVANDO  DESTINAÇÃO FINAL ADEQUADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/834/projeto_uniforme.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/834/projeto_uniforme.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a padronização do uniforme  escolar na rede municipal de ensino de Bonito-Pe, e dá outras providências”</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/833/ilovepdf_merged.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/833/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O ‘SELO ESCOLA AMIGA  DO AUTISTA’ MUNICÍPIO DE BONITO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/814/scan_20_jun._24_221544.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/814/scan_20_jun._24_221544.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NO ÂMBITO DO MUNICÍPIO DO BONITO/PE A LEI FEDERAL N° 14.602/2023, ASSEGURANDO AOS PROFISSIONAIS PLANTONISTAS_x000D_
 DE SAÚDE A DISPONIBILIZAÇÃO DE UM LOCAL ADEQUADO PARA REPOUSO DURANTE SUAS JORNADAS DE TRABALHO, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>Anacléa de Anacleante</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/873/projeto_oficial_educacao_assinado_1.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/873/projeto_oficial_educacao_assinado_1.pdf</t>
   </si>
   <si>
     <t>Regulamenta no âmbito do Município do Bonito a Lei nº 13.722/2018, autorização para a Capacitação em noções básicas de primeiros socorros de professores e funcionários de estabelecimentos de ensino públicos de educação básica e de estabelecimentos de recreação infantil, da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/876/projeto_de_lei_8.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/876/projeto_de_lei_8.pdf</t>
   </si>
   <si>
     <t>Lei Maria Lins, que visa dispor sobre programa para a representatividade da mulher na política bonitense, incentivando a sua participação na atividade política, e dá outras providências.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>Holandinha</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/880/papel_timbrado_projeto_de_lei_programa_juventude_10_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/880/papel_timbrado_projeto_de_lei_programa_juventude_10_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei, Concede Título de Utilidade Pública no_x000D_
 Âmbito do Município de Bonito ao_x000D_
 Programa Juventude Nota 10</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/883/pl_10_legislativo.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/883/pl_10_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROTOCOLO DE PREVENÇÃO E COMBATE À VIOLÊNCIA SEXUAL CONTRA AS MULHERES DENOMINADO "SEM CONSENTIMENTO É VIOLÊNCIA", NO ÂMBITO DO MUNICÍPIO DO BONITO/PE, AO QUAL PODEM ADERIR OS ESTABELECIMENTOS DE LAZER., E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>Paulinho de Devá, Adones Lagartão, Anacléa de Anacleante, Graça de Barra Azul, João Diniz, Walter Maroja</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/884/camscanner_20-06-2024_20.04.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/884/camscanner_20-06-2024_20.04.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CRIAÇÃO DA PATRULHA MARIA DA PENHA NO ÂMBITO DO MUNICÍPIO DO BONITO/PE, A QUAL FICARÁ VINCULADA A GUARDA MUNICIPAL, BEM COMO DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/885/projeto_de_lei_12.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/885/projeto_de_lei_12.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA LEI FEDERAL N° 12.845 DE 1° DE AGOSTO DE 2013, CONHECIDA COMO "LEI DO MINUTO SEGUINTE", NO ÂMBITO DO MUNICÍPIO DO BONITO/PE, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>Paulinho de Devá</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/888/pl._denominacao_da_quadra_poliesportiva._valdomiro_de_souza_lima._2.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/888/pl._denominacao_da_quadra_poliesportiva._valdomiro_de_souza_lima._2.pdf</t>
   </si>
   <si>
     <t>DENOMINAR A QUADRA POLIESPORTIVA LOCALIZADA NO PÁTIO DE EVENTOS DE “QUADRA POLIESPORTIVA PREFEITO VALDOMIRO DE SOUZA LIMA”, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>Ítalo de Pedrito</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/895/projeto_de_lei.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/895/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI_x000D_
                                                                                   EMENTA : Denomina Logradouro_x000D_
                                                                                   Público, e dá outras providências</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>Andreza Pimentel, Didi do Paed, Irmão Roberval, Ítalo de Pedrito, Júnior do Gado, Marquinhos da Garagem</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/906/camscanner_27-03-2024_19.51.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/906/camscanner_27-03-2024_19.51.pdf</t>
   </si>
   <si>
     <t>Dá denominação a quadra de esportes situada no pátio de eventos e dá outras providências.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>Didi do Paed, Adones Lagartão, Anacléa de Anacleante, Graça de Barra Azul, João Diniz, Paulinho de Devá</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/908/projeto_n16.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/908/projeto_n16.pdf</t>
   </si>
   <si>
     <t>Institui no ambito do  municipio do Bonito-Pe, o estatuto municipal da pessoa com transtorno de espectro autista (TEA), visando garantir os direitos e promover a inclusão da pessoa com TEA na sociedade, dando ainda outras providências.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>Didi do Paed</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/909/projeto_de_lei_didi.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/909/projeto_de_lei_didi.pdf</t>
   </si>
   <si>
     <t>Cria o programa municipal de incentivo ao empreendedorismo da mulher denominado: " Elas empreendedoras", e dá outra providência</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>Institui a Semana de Conscientização sobre o autismo no município do Bonito/PE.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>Institui  política de educação inclusiva para acompanhamento escolar especializado  as pessoas com transtorno do espectro autista (TEA) no município do Bonito/PE.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia dos direitos e a promoção da inclusão das pessoas com transtorno do espectro autista (TEA) no município do Bonito/PE&gt;</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/935/pl_salario_minimo.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/935/pl_salario_minimo.pdf</t>
   </si>
   <si>
     <t>FIXA O REAJUSTE VALOR DO SALÁRIO MÍNIMO PARA O ANO DE 2024 DOS SERVIDORES DA CÂMARA MUNICIPAL DE BONITO, ESTADO DE PERNAMBUCO, E DA OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/949/pl._denominacao_do_ceo_masacatsu_morimura._cm_bonito.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/949/pl._denominacao_do_ceo_masacatsu_morimura._cm_bonito.pdf</t>
   </si>
   <si>
     <t>DENOMINAR O CENTRO DE ESPECIALIDADES ODONTOLÓGICAS (CEO), SITUADO NA RUA DEPUTADO PAULO VIANA DE QUEIROZ, CENTRO, DESTE MUNICÍPIO DO BONITO/PE, DE “CENTRO DE ESPECIALIDADES ODONTOLÓGICAS SR. MASAKATSU MORIMURA”, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/952/projeto_de_lei_23.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/952/projeto_de_lei_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas de segurança para o funcionamento de estabelecimentos financeiros e dá outras providências.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/958/projeto_de_lei_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/958/projeto_de_lei_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO-ALIMENTAÇÃO e auxilio refeição AOS PROFISSIONAISDE ENSINO DA REDE PÚBLICADO MUNICÍPIO DO BONITO/PE, E DA OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>Adones Lagartão, João Diniz, Paulinho de Devá, Walter Maroja</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS DO MUNICÍPIO DO BONITO/PE, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>Julieta Pinheiro</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/976/projeto_de_lei_merged.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/976/projeto_de_lei_merged.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público, e dá outras providências</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/987/pl_concede_titulo_de_utilidade_publica_ao_centrode_des._familiar_de_bonito._cm.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/987/pl_concede_titulo_de_utilidade_publica_ao_centrode_des._familiar_de_bonito._cm.pdf</t>
   </si>
   <si>
     <t>Concede o título utilidade pública no âmbito do município de Bonito/PE ao " Centro de Desenvolvimento Familiar de Bonito", e dá outras providências Correlatas"</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/997/projeto_b_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/997/projeto_b_assinado.pdf</t>
   </si>
   <si>
     <t>PROPÕE A RESTRIÇÃO DE HORARIOS DE FUNCIONAMENTOS DE BARES, RESTAURANTES, CASAS NOTURNAS E SIMILARES NO MUNICÍPIO DE BONITO_x000D_
 PERNAMBUCO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_29.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de negociação coletiva permanente, a ser instituído no âmbito do poder executivo e legislativo municipal do Bonito/PE, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_30.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_30.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GARANTIA DE DIREITOS PARA OS PROFISSIONAIS DA EDUCAÇÃO Física NO ÂMBITO DO MUNICÍPIO DO Bonito/PE,ALÉM DE PROMOVER INCENTIVOS A REALIZAÇÃO DE ATIVIDADES Físicas PELA COMUNIDADE E INSTITUIR A SEMANA MUNICIPAL DO PROFISSIONAL_x000D_
 DE EDUCAÇÃO FÍSICA,E DÁ OUTRAS PROVIDÊNCÍAS CORRELATAS.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei_31_1.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei_31_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA INSTALAÇÃO DE ABRIGO DE PROTEÇÃO SOLAR NOS LOCAIS DE EDUCAÇÃO FÍSICA NO AMBITO DO MUNICÍPIO DO BONITO/PE, E DÁ OUTRAS PROVIDÉNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_lei_32.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_lei_32.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA EMPRESA AMIGA DA EDUCAÇÃO NO AMBITO DO MUNICÍPIO DO BONITO, ESTADO DE PERNAMBUCO</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1040/projeto_de_lei_33.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1040/projeto_de_lei_33.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O "PROJETO PROFISSÃO JOVEM", NO AMBITO DA REDE MUNICIPAL DE ENSINO DE BONITO, PERNAMBUCO.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1041/projeto_de_lei_34.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1041/projeto_de_lei_34.pdf</t>
   </si>
   <si>
     <t>ESTABELECE MEDIDAS E PROCEDIMENTOS PARA OS CASOS DE VIOLENCIA CONTRA PROFISSIONAIS DA EDUCAÇÃO OCORRlDAS NAS REDES PÚBLICA E PRIVADA DE ENSINO, NO ÂMBITO DO MUNICIPIO DO BONITO, ESTADO DE PERNAMBUCO CONHECIDO "PROFESSOR SEGURO"</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1043/pl._proibicao_de_queimadas._cm_bonito.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1043/pl._proibicao_de_queimadas._cm_bonito.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE QUEIMADAS NA ZONA URBANA, DE EXPANSÃO URBANA E RURAL DO MUNICÍPIO DO BONITO/PE, ALÉM DE INSTITUIR A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO, PREVENÇÃO E COMBATE ÀS QUEIMADAS, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>Júnior do Gado</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1044/pl._queima_de_fogos._junior_do_gado._cm_bonito_2.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1044/pl._queima_de_fogos._junior_do_gado._cm_bonito_2.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A UTILIZAÇÃO, A QUEIMA E A SOLTURA DE FOGOS DE ARTIFÍCIO E ASSEMELHADOS, E DE QUAIS-QUER OUTROS ARTEFATOS PIROTÉCNICOS DE EFEITO SO-NORO RUIDOSO COM ESTAMPIDOS, NOS EVENTOS E AMBI-ENTES DISPOSTOS NESTA LEI NO ÂMBITO DO MUNICÍPIO DO BONITO/PE, E DÁ OUTRAS PROVIDÊNCIAS CORRELA-TAS</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>Marquinhos da Garagem</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1046/projeto_de_lei_37.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1046/projeto_de_lei_37.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público, e dá providências</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1047/projeto_de_lei_38.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1047/projeto_de_lei_38.pdf</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1048/projeto_de_lei_39.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1048/projeto_de_lei_39.pdf</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1049/projeto_de_lei_40.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1049/projeto_de_lei_40.pdf</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1050/projeto_de_lei_41.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1050/projeto_de_lei_41.pdf</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_lei_42.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_lei_42.pdf</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1073/projeto_de_lei_43.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1073/projeto_de_lei_43.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE UTILIDADE PÚBLICA NO_x000D_
 ÂMBITO DO MUNICÍPIO DO Bonito/PE À_x000D_
 "ASSOCIAÇÃO DOS PEQUENOS PRODUTORES_x000D_
 RURAIS DO ENGENHO FLORESTA", E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1080/pl._estrutura_adm_-_cm_bonito._corrigido_2.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1080/pl._estrutura_adm_-_cm_bonito._corrigido_2.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A ESTRUTURA ORGANIZACIONAL E _x000D_
 ADMINISTRATIVA DO PODER LEGISLATIVO DO _x000D_
 MUNICÍPIO DE BONITO, ESTADO DE PERNAMBUCO _x000D_
 E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1091/pl._estrutura_adm_-_cm_bonito._auxilio_vereador_1.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1091/pl._estrutura_adm_-_cm_bonito._auxilio_vereador_1.pdf</t>
   </si>
   <si>
     <t>ALTERA O PROJETO DE LEI Nº 1.286/2022, O QUAL ESTABELECE A ESTRUTURA ORGANIZACIONAL E ADMINISTRATIVA DO PODER LEGISLATIVO DO MUNICÍPIO DE BONITO, ESTADO DE PERNAMBUCO E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/831/maria_do_carmo_assinado_1.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/831/maria_do_carmo_assinado_1.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadã Bonitense” a Ilma. Sra. MARIA DO CARMO VIANA.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/864/projeto_de_decreto_dr_alberto.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/864/projeto_de_decreto_dr_alberto.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Alberto d´Oliveira,_x000D_
                                                                                             E dá outras providência.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/984/regulamentacao_governo_digital_1.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/984/regulamentacao_governo_digital_1.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 14.129, de 29 de março de 2021 no âmbito do Poder Legislativo Municipal, instituindo o programa de Governo Digital da Câmara Municipal do Bonito – Pernambuco</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1052/projeto_de_decreto.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1052/projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão Bonitense ao Ilmo. Sr. Manoel Marques de Lima.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1065/vivisantos_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1065/vivisantos_assinado.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Honra_x000D_
 ao Mérito Educacional, Severina_x000D_
 Xavier dos Santos Ferreira e dá_x000D_
 outras providências</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1067/projeto_de_lei_6.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1067/projeto_de_lei_6.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Honra ao Mérito_x000D_
 Educacional, Pautila Jordão de Oliveira_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>Eiji Morimura</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1068/projeto_de_lei_7.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1068/projeto_de_lei_7.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Honra ao Mérito_x000D_
 do Desenvolvimento Comercial José_x000D_
 Mariano da Silva Filho (S. Pita), e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1069/projeto_de_decreto_08.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1069/projeto_de_decreto_08.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Honra ao Mérito da Saúde, Antônio Francisco de Carvalho, e dá outras providências.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1070/projeto_de_lei_09.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1070/projeto_de_lei_09.pdf</t>
   </si>
   <si>
     <t>oncede a Medalha de Honra ao Mérito_x000D_
 da Agricultura e Pecuária, José Falco_x000D_
 Torres Galindo, e dá outras providências.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>Graça de Barra Azul</t>
   </si>
   <si>
     <t>Concede a de Honra ao Mérito_x000D_
 do Desenvolvimento Econômico,_x000D_
 Maury Figueirêdo, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1072/projeto_de_decreto_11.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1072/projeto_de_decreto_11.pdf</t>
   </si>
   <si>
     <t>Concede Título de cidadão Bonitense_x000D_
 e da outras providências</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1078/projeto_de_lei_12.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1078/projeto_de_lei_12.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Honra ao Mérito do Desenvolvimento Econômico, Maury Figueirêdo, e dá outras providências.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1081/projeto_de_decreto_13.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1081/projeto_de_decreto_13.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Honra ao Mérito Religioso, e dá outras providências.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>Concede a Medalha de Honra ao Mérito do Esporte, Izac Barbosa Veigas, e dá outras providências.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>Irmão Roberval</t>
   </si>
   <si>
     <t>Concede a Medalha de Honra ao Mérito Ambiental, José Augusto Carneiro Leão e dá outras providências.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>Walter Maroja</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1084/projeto_de_lei_16.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1084/projeto_de_lei_16.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Honra ao Mérito Político, Maria Lúcia Heráclio de Souza Lima, e dá outras providências.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1085/projeto_de_decreto17.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1085/projeto_de_decreto17.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Honra ao Mérito do Turismo, Terra das Cachoeiras, e dá outras providências.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1086/projeto_de_decreto_18.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1086/projeto_de_decreto_18.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Honra ao Mérito Jurídico Hugo Cavalcanti Melo, e dá outras providências.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1087/projeto_de_lei_19.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1087/projeto_de_lei_19.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Honra ao Mérito do Empreendedorismo Arthur Tavares de Melo, e dá outras providências.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>Adones Lagartão</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1088/projeto_de_decreto_20.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1088/projeto_de_decreto_20.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Honra ao Mérito de Obras e Infraestruturas, Massilon Pessoa Cavalcanti e dá outras providências.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1089/projeto_de_decreto_21.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1089/projeto_de_decreto_21.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Honra ao Mérito do Serviço Social, Michele Regina de Albuquerque Silva e dá outras providências.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>Paulinho de Devá, Adones Lagartão, João Diniz, Walter Maroja</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1090/projeto_de_decreto_22.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1090/projeto_de_decreto_22.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Honra ao Mérito da Cultura, Severino Ramos da Silva (Biu da Banda), e dá outras providências.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>João Diniz, Graça de Barra Azul, Walter Maroja</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1092/camara_municipal_do_bonito-pe_1.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1092/camara_municipal_do_bonito-pe_1.pdf</t>
   </si>
   <si>
     <t>APROVA, COM RESSALVAS À PRESTAÇÃO DE CONTAS DE GOVERNO, DO EXERCÍCIO DE 2000 DA PREFEITURA MUNICIPAL DO BONITO/PE, QUE TINHA COMO GESTORA RESPONSÁVEL A SRA. MARIA LÚCIA HERÁCLIO DE SOUZA LIMA, NOS TERMOS DO PARECER EXARADO PELO TRIBUNAL DE CONTAS DE PERNAMBUCO</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>APROVA, COM RESSALVAS À PRESTAÇÃO DE CONTAS DE GOVERNO, DO EXERCÍCIO DE 2001 DA PREFEITURA MUNICIPAL DO BONITO/PE, QUE TINHA COMO GESTOR RESPONSÁVEL O SR. JOSÉ LAÉRCIO VIANA DE QUEIROZ, NOS TERMOS DO PARECER EXARADO PELO TRIBUNAL DE CONTAS DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>APROVA, COM RESSALVAS À PRESTAÇÃO DE CONTAS DE GOVERNO, DO EXERCÍCIO DE 2002 DA PREFEITURA MUNICIPAL DO BONITO/PE, QUE TINHA COMO GESTOR RESPONSÁVEL O SR. JOSÉ LAÉRCIO VIANA DE QUEIROZ, NOS TERMOS DO PARECER EXARADO PELO TRIBUNAL DE CONTAS DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>APROVA, COM RESSALVAS À PRESTAÇÃO DE CONTAS DE GOVERNO, DO EXERCÍCIO DE 2007 DA PREFEITURA MUNICIPAL DO BONITO/PE, QUE TINHA COMO GESTORA RESPONSÁVEL A SRA. MARIA LÚCIA HERÁCLIO DE SOUZA LIMA, NOS TERMOS DO PARECER EXARADO PELO TRIBUNAL DE CONTAS DE PERNAMBUCO</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>APROVA, COM RESSALVAS À PRESTAÇÃO DE CONTAS DE GOVERNO, DO EXERCÍCIO DE 2022 DA PREFEITURA MUNICIPAL DO BONITO/PE, QUE TINHA COMO GESTOR RESPONSÁVEL O SR. GUSTAVO ADOLFO NEVES DE ALBUQUERQUE CÉSAR, NOS TERMOS DO PARECER EXARADO PELO TRIBUNAL DE CONTAS DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/886/projeto_de_resolucao_1.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/886/projeto_de_resolucao_1.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A APLICAÇÃO DA LEI FEDERAL Nº 14.133/2021 NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DO BONITO/PE, A QUAL DISPÕE SOBRE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/904/projeto_de_resolucao02.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/904/projeto_de_resolucao02.pdf</t>
   </si>
   <si>
     <t>Altera o art. 10 do regimento interno , e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/925/projeto_de_resolucao_03.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/925/projeto_de_resolucao_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação da lei federal n° 13.709, de 14 de agosto de 2018 (Lei geral de proteção de dados pessoais - LGPD), no âmbito da câmara municipal do Bonito-PE)</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/924/projeto_de_resolucao_0424.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/924/projeto_de_resolucao_0424.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da lei federal n° 12.527, 18 de novembro de 2011 (Lei de Acesso à Informação), no âmbito da câmara Municipal do Bonito-Pernambuco.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/973/projeto_de_resolucao_05.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/973/projeto_de_resolucao_05.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS VEREADORES DO MUNICÍPIO DO BONITO/PE PARA A LEGISLATURA DE 2025 A 2028, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1053/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1053/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de curso de formação de  vereadores em inicio de mandato e dá outras providencias.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1056/titulo_de_cidadao_manoel..pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1056/titulo_de_cidadao_manoel..pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 	_x000D_
 Concede Título de Cidadão Bonitense ao Ilmo. Sr.. Manoel Marques de Lima</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>Institui o Aviso de Privacidade e Cookies do sítio eletrônico da Câmara Municipal do Bonito, Estado de Pernambuco, em consonância com a Lei Federal nº 13.709, de 14 de agosto de 2018 (Lei Geral de Proteção de Dados Pessoais) e Resolução nº 04/2024</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1074/projeto_de_resolucao_09.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1074/projeto_de_resolucao_09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Arquivo Público e Tabela de Temporalidade Documental da Câmara Municipal do Bonito, Estado de Pernambuco</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora depois de cumprida as formalidades regimentais, solicitando ao senhor prefeito Gustavo Adolfo e a COMPESA para que seja feito com Urgência reparos no calçamento em torno do Estádio Arthur Tavares de Melo, como também em toda cidade.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/815/entulhos_paulo_viana_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/815/entulhos_paulo_viana_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita retirada de entulhos e metralhas das ruas da nossa cidade, tendo em vista que o acúmulo de entulhos nestes locais provoca o risco de proliferação de insetos, colocando em risco a saúde e a segurança da população que ali reside e trafega.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/816/iluminacao_em_led.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/816/iluminacao_em_led.pdf</t>
   </si>
   <si>
     <t>Requeiro a  Mesa Diretora, depois de cumpridas as formalidades regimentais, que seja aprovado  por esta Egrégia Casa Legislativa, solicitando a Secretaria de Obras e ao Senhor Prefeito Gustavo Adolfo Neves César , no sentido de realizar a iluminação de LED na Avenida José Ferreira Filho, começando do clube Maurício Reis até a prainha , no Distrito de Alto Bonito .</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/817/requerimento.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/817/requerimento.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Requeiro a Mesa Diretora depois de cumpridas as formalidades regimentais, solicito, ao exmo Sr. Prefeito, Gustavo Adolfo e ao secretária de saúde Sra. Julieta pinheiro para que seja colocado com extrema urgência uma maca para atendimento de gestante e outros paciente e coloquem também um bebedouro de água cadeiras três birô e três ventilador lá na antiga escola do engenho mágico onde está sendo o atendimento de saúde,</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/821/requerimento_roberval.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/821/requerimento_roberval.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora, depois de cumpridas as formalidades regimentais, que seja concedido um VOTO DE APLAUSO, ao Senhor Pastor Genivaldo Marques da Silva, e toda a Coordenação da UMADEB, pelo seus 28° Congresso de jovens da Assembléia de Deus filial Bonito.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/826/papel_timbrado_compesa.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/826/papel_timbrado_compesa.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora depois de cumpridas da formalidades regimentais, que à Compesa ( Companhia Pernambucana de saneamento) nos envie ate essa casa legislativa os projetos que a empresa tem para melhoria do abastecimento de  agua de nossa cidade.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/823/pedro_sebastiao_da_silva.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/823/pedro_sebastiao_da_silva.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora depois de cumpridas as formalidade regimentais, solicitando que seja dado um voto de pesar  aos familiares  do Senhor Pedro Sebastião da Silva, pelo falecimento do mesmo ocorrido recentemente</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/822/voto_de_pesar_dona_maria_severina_da_silva.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/822/voto_de_pesar_dona_maria_severina_da_silva.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora depois de cumpridas as formalidade regimentais, solicitando que seja dado um voto de pesar  aos familiares  da Senhora Maria Severina da Silva, pelo falecimento  ocorrido recentemente.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais, solicitando que seja dado um voto de pesar aos familiares da Sr.ª Cristiane Tavares, pelo falecimento da mesma ocorrido recentemente.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>Paulinho de Devá, Adones Lagartão, Anacléa de Anacleante, Andreza Pimentel, Didi do Paed, Graça de Barra Azul, Holandinha, Irmão Roberval, Ítalo de Pedrito, João Diniz, Júnior do Gado, Marquinhos da Garagem, Walter Maroja</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidade regimentais, solicitando que seja dado um voto de pesar aos familiares do Sr. Inaldo Caminhoneiro , irmão da servidora desta casa Irinete, o mesmo faleceu recentimente.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalides regiementais solicitando ao secretário de obras para que leve para a comunidade do sítio Olho D'agua o projeto Bonito em LED. Levando mais segurança e melhorias para aquela comunidade.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/835/papel_timbrado_pesar_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/835/papel_timbrado_pesar_assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora depois de cumpridas as formalidades regimentais, onde com grande pesar trazemos a essa casa legislativa uma nota triste, sobre o falecimento de Felipe Eugênio Galindo Filho, um amigo que partiu nos deixando muita saudade, quero deixar aqui minhas condolências  para todos familiares em nome de seu pai Felipe Galindo.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/838/requerimento_estrada_serro_azul-barra_azul.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/838/requerimento_estrada_serro_azul-barra_azul.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora depois de cumpridas as formalidades regimentais, solicito, ao exmº Sr. Prefeito, Gustavo Adolfo e ao secretário de obra sr. Wilson Lourenço peço que coloquem material pinçarro nos ponto críticos da estrada principal do engenho pendanga até o engenho serro azul.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>Andreza Pimentel</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/840/camscanner_20-02-2024_11.461.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/840/camscanner_20-02-2024_11.461.pdf</t>
   </si>
   <si>
     <t>Requeiro_x000D_
 a Mesa Diretora depois de cumprida as_x000D_
 formalidades regimentais, solicitando ao Sr. Prefeito Gustavo Adolfo, que seja implantado no Distrito de Alto Bonito a Sub Prefeitura e dentro dela um anexo das principais secretarias como: Educação, Saúde, Ação Social e Obras. Com isso trazendo mais agilidade para a população de Alto Bonito.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/841/img_20240220_0002_4.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/841/img_20240220_0002_4.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora depois de cumprida as formalidades regimentais, fazendo um apelo ao Sr. Prefeito Gustavo Adolfo juntamente a Secretaria de Obras, secretário Wilson Lourenço,   para que seja feito o Asfalto da Rua Coronel Davino coelho, e Rua Paulo Viana de Queiroz, e Rua vereador Antônio Bezerra de Melo.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/842/parada_estrategicas_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/842/parada_estrategicas_assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro   a mesa Diretora depois de cumprir as formalidades regimentais, fazendo um apelo ao chefe do Poder Executivo o Exmº. Sr. Prefeito Gustavo Adolfo junto com o Secretario de Obras, diante do exposto conforme o desenvolvimento do Bonito é de grande importância a implantação de paradas estratégicas das linhas de Ônibus no Município de Bonito, para atender os usuários deste serviço, além de destinar ponto que ofereçam uma melhor segurança que esses populares sua vez não tem paradas certas. Ocasionando danos no fluxo do transito e com essa implantação, trará mais segurança, embelezando a nossa cidade pois o nosso Município vem crescendo no que diz respeito ao turismo</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/844/pedido_de_informacao_completo_merenda_assinado_2.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/844/pedido_de_informacao_completo_merenda_assinado_2.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo, através de Órgão Competente, sobre contratos e fornecimento de merenda escolar no município.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/847/doc20240220_0002.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/847/doc20240220_0002.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora, depois de cumprido as formalidades_x000D_
 regimentais, que seja aprovado por esta Egregia Casa Legislativa,_x000D_
 solicitando ao Senhor Prefeito Gustavo Adolfo de Albuquerque Cesar, que_x000D_
 seja enviado a esta Casa Parlamentar em forma de Lei, QUE DISPÕE DE_x000D_
 SOBRE O REPASSE AOS AGENTES COMUNITARIOS DE SAÚDE E AOS_x000D_
 AGENTES DE COMBATE AS ENDEMIAS, O lNCENTIVO FINANCEIRO_x000D_
 ADICIONAL REPASSADO, ANUALMENTE, PELO MINISTERIO DA SAÚDE AO_x000D_
 FUNDO MUNICPAL DE SAÚDE DE BONITO -PE.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/849/requerimento_alto_bonito_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/849/requerimento_alto_bonito_assinado.pdf</t>
   </si>
   <si>
     <t>Com os cumprimentos venho através deste, solicitar que seja tomada as providencias legais no que se refere festa de São Sebastião em Alto Bonito, segundo comerciantes e moradores do distrito de Alto Bonito</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/850/pedido_de_informacao_-_centro_de_evento_maguary_assinado_1.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/850/pedido_de_informacao_-_centro_de_evento_maguary_assinado_1.pdf</t>
   </si>
   <si>
     <t>venho por intermédio deste, depois de cumpridas as_x000D_
 formalidades regimentais, requerer a Prefeitura Municipal do Bonito, através do Sr._x000D_
 Prefeito Gustavo Adolfo e Secretaria de Obras, na pessoa do Sr. Wilson Lourenço, que_x000D_
 devido ao estado deplorável de abandono que se encontra o Centro de Eventos Maguary,_x000D_
 o qual, é caracterizado como falta de respeito com a população bonitense e principalmente_x000D_
 com os antigos funcionários da Empresa Alimentícia Maguary, que dedicaram seus_x000D_
 esforços, tanto de trabalho, quanto financeiro, contribuindo para este espaço de lazer e_x000D_
 entretenimento. Considerando as diversas placas que já foram expostas com datas e_x000D_
 valores, anunciando início e término de obra que jamais foram sequer iniciadas. Tendo_x000D_
 em vista as imagens que confirmam a incompetência administrativa e desprezo com o_x000D_
 patrimônio público. Diante do exposto, peço informação se existe efetivamente algum_x000D_
 projeto de reforma e venho requerer as seguintes informações:</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>Solicito que envie para esta colenda casa Legislativa a atualização do PCRM de acordo com o que_x000D_
 determina a lei federal Nº 14.817, DE 16 DE JANEIRO DE 2024, que estabelece_x000D_
 diretrizes para a valorização dos profissionais da educação escolar básica pública._x000D_
 Tendo em vista que já temos uma tabela estabelecida em lei municipal de Nº_x000D_
 1.147/2018 que se anexa ao PCRM vigente, embora desatualizado.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/852/pcrm_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/852/pcrm_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que envie para esta Colenda Casa Legislativa a atualização do PCRM de acordo com o que determina a lei federal Nº 14.817, DE 16 DE JANEIRO DE 2024, que estabelece diretrizes para a valorização dos profissionais da educação escolar básica pública. Solicito que  se aplique ao piso salarial dos professionais da educação a tabela de progressão, tendo em vista que já temos uma tabela estabelecida em Lei Municipal de Nº 1.147/2018 que se anexa ao PCRM vigente, embora desatualizado, como também que se cumpra a tabela de Progressão dos vencimentos dos Agentes Administrativos Educacionais de acordo com a Lei Municipal Nº1.152, DE 12 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/853/camscanner_28-02-2024_07.281.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/853/camscanner_28-02-2024_07.281.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora depois de cumpridas as formalidades regimentais, que seja dado VOTO DE APLAUSO a COMISSÃO DA FESTA DE SÃO SEBASTIÃO DE ALTO BONITO, em nome do presidente CÍCERO DO BOLSA FAMÍLIA e do vice-presidente_x000D_
 IRAN MOTO TÁXI, como também ao Secretário de Turismo, o Sr. CARLOS HENRIQUE, por junto com toda equipe desempenharem um brilhante trabalho onde resultou no sucesso da 115° Festa de São Sebastião de Alto Bonito.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/854/papel_timbrado_led_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/854/papel_timbrado_led_assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora depois de cumpridas as formalidades regimentais, minha solicitação hoje é ao Srº Prefeito Gustavo Adolfo e ao sec. de obras Wilson lourenço para encaminhar o projeto Bonito em Led para o engenho Pará, onde com certeza irá melhorar bastante a visibilidade daquela comunidade.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/855/pedido_de_informacao_-_centro_de_evento_maguary_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/855/pedido_de_informacao_-_centro_de_evento_maguary_assinado.pdf</t>
   </si>
   <si>
     <t>Venho por intermédio deste, depois de cumpridas as formalidades regimentais, requerer a Prefeitura Municipal do Bonito, através do Sr. Prefeito Gustavo Adolfo e Secretaria de Obras, na pessoa do Sr. Wilson Lourenço, que devido ao estado deplorável de abandono que se encontra o Centro de Eventos Maguary, o qual, é caracterizado como falta de respeito com a população bonitense e principalmente com os antigos funcionários da Empresa Alimentícia Maguary, que dedicaram seus esforços, tanto de trabalho, quanto financeiro, contribuindo para este espaço de lazer e entretenimento. Considerando as diversas placas que já foram expostas com datas e valores, anunciando início e término de obra que jamais foram sequer iniciadas. Tendo em vista as imagens que confirmam a incompetência administrativa e desprezo com o patrimônio público. Diante do exposto, peço informação se existe efetivamente algum projeto de reforma e venho requerer as seguintes informações:_x000D_
 •	Há algum processo licitatório em curso?_x000D_
 •	Se houve processo licitatório, quais empresas concorrentes e qual a empresa vencedora do certame? E respectivos valores._x000D_
 •	Qual a estimativa dos gastos com a obra e quais recursos disponíveis?_x000D_
 •	Qual o prazo de início e entrega da obra?</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/856/requerimento_adones.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/856/requerimento_adones.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais solicitando ao prefeito e ao secretário de obras para que façam a manutenção das lâmpadas da praça do Mutirão. Visto que mais da metade estão queimadas.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/859/pedido_de_informacao_-_praca_de_alimentacao_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/859/pedido_de_informacao_-_praca_de_alimentacao_assinado.pdf</t>
   </si>
   <si>
     <t>Venho por intermédio deste, depois de cumpridas as formalidades regimentais, requerer a Prefeitura Municipal do Bonito, através do Sr. Prefeito Gustavo Adolfo e Secretaria de Obras, na pessoa do Sr. Wilson Lourenço, que diante do estado de total abandono da Praça da Bandeira, popularmente conhecida como Praça de Alimentação, que junto ao Centro Cultural, já foram cartão postal para o nosso município. Tem sido alvo várias denúncias de moradores e turistas, pelo estado repugnante e vergonhoso, que mostra a falta de compromisso da gestão pública com os espaços de lazer e entretenimento, deixando uma má impressão para uma cidade de potencial turístico, como o munícipio bonitense. Diante do exposto, se faz necessário obter algumas informações:_x000D_
 •	Existe algum projeto para requalificação do espaço?_x000D_
 •	Há algum processo licitatório em andamento? E se sim, quais as empresas concorrentes e qual a empresa vencedora do certame? _x000D_
 •	Existe algum recurso destinado à requalificação?</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/860/requerimento_genildo_cabral_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/860/requerimento_genildo_cabral_assinado.pdf</t>
   </si>
   <si>
     <t>A_x000D_
 Exmo. Sro. Wilsom Lorenço,  Secretario  de Obras _x000D_
 O motivo que levou o afastamento do senhor Janildo Cabral do Nascimento, o mesmo é operador de Maquina efetivo deste município há 39 anos.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/862/exma._sra._julieta_pinheiro_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/862/exma._sra._julieta_pinheiro_assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais, que os nobres edis aprovem o que tão somente deseja trazer a público os assuntos de interesse da população.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>Depois de cumprida as formalidades regimentais, requeiro ao Perfeito Gustavo Adolfo, a   Governadora do Estado Raquel Lyra e ao SR. Fernando proprietário da San Engenharia que seja executado o asfalto da entrada de Alto Bonito até a prainha (Antiga PE 109).</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>Requeiro a mesa diretoera depois de cumprida as formalidades regimentais solícitando ao deputado estadual Sileno Guedes  uma emenda para construção de uma ponte no sítio riacho seco neste município.  A referida emenda seja disponibilizado para a prefeitura Municipal.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/865/camscanner_06-03-2024_09.521.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/865/camscanner_06-03-2024_09.521.pdf</t>
   </si>
   <si>
     <t>Requeiro á mesa diretora depois de cumprida as formalidades regimentais, solicitando ao S.r. Prefeito Gustavo Adolfo e ao secretário de obras Wilson Lourenço que seja implantado na escola João XXIII um espaço de convivência e também a aquisição de uma caixa de água de 10.000 mil litros .</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/866/alto_bonito_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/866/alto_bonito_assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora depois de cumprir as formalidades regimentais, solicitando ao , Exmº. Sr. Prefeito Gustavo Adolfo juntamente com o secretario de Obra Wilson Lourenço, Que traga melhoria para a prainha em Alto Bonito se possível calçar ou assalta a decida e entorno da prainha.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/867/exma._sra._julieta_pinheiro_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/867/exma._sra._julieta_pinheiro_assinado.pdf</t>
   </si>
   <si>
     <t>o Pagamento por Desempenho da Saúde Bucal na Atenção Primária à Saúde_x000D_
 - APS, no âmbito do Sistema Único de Saúde - SUS.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/868/aultimo_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/868/aultimo_assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora depois de cumprir as formalidades regimentais, solicitando ao Sr. Prefeito Gustavo Adolfo juntamente á secretária de Educação, Maria Elza para que contrate um profissional com especialidade em Autismo e TDAH. Para que o mesmo e ofereça uma capacitação para os professores e monitores da rede Municipal .</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/869/riacho_seco.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/869/riacho_seco.pdf</t>
   </si>
   <si>
     <t>Requeiro   a mesa Diretora depois de cumprir as formalidades regimentais, fazendo um apelo ao chefe do Poder Executivo o Exmº. Sr. Prefeito Gustavo Adolfo junto com o Secretário de Obras, Sr. Wilson Lourenço, para que seja feita uma ponte na comunidade Riacho Seco.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/870/engenho_pipi_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/870/engenho_pipi_assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora depois de cumprir as formalidades regimentais, solicitando ao , Exmº. Sr. Prefeito Gustavo Adolfo juntamente com o secretario de Obra Wilson Lourenço disponibilize, as máquinas patrol a retroescavadeira e a caçamba para as melhorias nas estradas do engenho pará ao engenho tipim para coloca nessas estradas matérias de Pissaro e fazer as linhas d`agua.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/871/documento_2024-03-06_110113.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/871/documento_2024-03-06_110113.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora, depois de cumpridas as formalidades regimentais, que seja concedido um VOTO DE APLAUSO, a Senhora Emiliane Maria da Silva, como a 1° Mulher Policial do Distrito de Alto Bonito, exercendo seu cargo no estado de Alagoas.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/872/papel_timbrado_baneira_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/872/papel_timbrado_baneira_assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora depois de cumpridas as formalidades regimentais, através desse pedido solicito ao Srº Prefeito Gustavo Adolfo e ao sec. de obras Wilson lourenço para autorizar a maquina para a passar fazendo as estradas do sitio Bananeira do curvelo.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/874/req._anaclea_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/874/req._anaclea_assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, depois de ouvido o Douto Plenário e cumpridas_x000D_
 as formalidades regimentais desta colenda Casa Legislativa, para que seja enviado na_x000D_
 forma da lei este ofício ao diretor do DER/PE (Departamento de Estradas de Rodagem)_x000D_
 do Estado de Pernambuco o senhor Rivaldo Rodrigues de Melo Filho e ao Exmo._x000D_
 Prefeito o Senhor Gustavo Adolfo, solicitando a construção de um acostamento nas_x000D_
 margens da Rodovia PE-103 com sentido ao Loteamento Pedra Bonita, como também_x000D_
 a capinação e manutenção na referida PE-103 sentido Rota das Cachoeiras.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/875/requerimento_-_limpeza_dos_esgotos_assinado_1.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/875/requerimento_-_limpeza_dos_esgotos_assinado_1.pdf</t>
   </si>
   <si>
     <t>Venho por intermédio deste, depois de cumpridas as formalidades regimentais, requerer a Prefeitura Municipal do Bonito e Secretaria de Obras, que seja executado com urgência os serviços de desobstrução, limpeza e recuperação da rede de esgoto, bueiros e canaletas, os quais encontram-se em péssimas condições de conservação, pois devida as fortes chuvas ocorridas nos últimos dias em nosso município, vem à tona problemas antigos e recorrentes de inundações com as águas desses esgotos contaminadas com fezes humanas, urinas de ratos, que traz um sério risco a saúde da população bonitense. Esses problemas foram registrados em várias ruas da cidade de Bonito e do distrito de Alto Bonito. Em Bonito, são elas: Rua Esdras Emiliano de Souza (conhecida como Rua do Sapo), Rua 20 de Maio (localizada nas mediações do teleférico e do prédio da Caixa Econômica Federal), Praça de São Sebastião (um dos nossos cartões postais), Rua Padre João Diniz, Loteamento Rosângela, Rua Cândido Viana, Rua 13 de Maio, Rua Arthur de Moura Carneiro, Rua da Iburana, Avenida Dr. Alberto de Oliveira, Praça da Bandeira e Rua Paulo Viana de Queiroz. Além do distrito de Alto Bonito, tendo como exemplo o bairro do Benício Cavalcanti. São problemas antigos, graves, que necessitam de intervenção urgente da Prefeitura Municipal, através da Secretaria de Obras.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/879/papel_timbrado_assinado_1.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/879/papel_timbrado_assinado_1.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora depois de cumpridas as formalidades regimentais, venho hoje trazer a essa casa  através de um voto de aplausos o reconhecimento do ‘’ Programa Juventude nota 10 ’’.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/881/futebol_alto_bonito.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/881/futebol_alto_bonito.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora depois de cumprir as formalidades regimentais, solicitando ao Exmº. Sr. Prefeito Gustavo Adolfo juntamente com o secretaria de turismo esporte e lazer, que seja feito um levantamento de uma  área para ser doada  com a finalidade de fazer um campo de futebol no Distrito de Alto Bonito.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora da Câmara Municipal do Bonito, Estado de Pernambuco, depois de cumpridas as formalidades regimentais, que encaminhe solicitação ao Prefeito deste município, o Excelentíssimo Sr. Gustavo Adolfo  para que a empresa concessionária da linha de transporte coletivo Bonito-Alto Bonito coloque frota para circular também no dia de domingo. _x000D_
 O pedido ora apresentado se justifica pela necessidade de deslocamento das pessoas em dia da Feira em Alto Bonito e foi um pedido da comunidade local.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora depois de cumpridas as formalidades regimentais, solicito ao sr. Prefeito Gustavo Adolfo e a secretária de ação Social. Franclele_x000D_
 Gomes de carvalho. Peço que venha atualizar documentos, carteira de trabalho, ordem de registro, RG, Bolsa família, Titulo, Carteira de idoso, e passe livre, no engenho Barra Azul. tendo em vista que muitas pessoas da quela região precisa atualizar sua documentação,</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/891/lixeiras_1_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/891/lixeiras_1_assinado.pdf</t>
   </si>
   <si>
     <t>solicitando providências urgentes para instalação de lixeiras em pontos estratégicos no Centro Comercial da nossa cidade.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/892/der_pe_1_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/892/der_pe_1_assinado.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado na forma da lei este ofício ao Presidente do DER/PE (Departamento de Estradas de Rodagem) do Estado de Pernambuco, o Senhor Rivaldo Rodrigues de Melo Filho solicitando uma ciclovia na PE 109 entre o Pórtico da Cidade de Bonito até distrito de Alto Bonito. Tendo em vista que a referida PE já está sendo refeita.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/894/13_de_maio_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/894/13_de_maio_assinado.pdf</t>
   </si>
   <si>
     <t>solicitando providências no sentido de que sejam realizadas com urgência obras de recuperação do calçamento da Rua 13 de maio, tendo em vista que o asfalto se encontra desgastado e em péssimas condições, repleto de buracos que dificultam o tráfego, causam danos aos veículos e provocam acidentes ocasionando, portanto, não apenas prejuízos materiais como também risco à integridade física de quem por lá necessita transitar.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/897/jose_manoel_da_silva.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/897/jose_manoel_da_silva.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora depois de cumpridas as formalidade regimentais, solicitando que seja dado um VOTO DE PESAR, Aos familiares do senhor JOSÉ MANOEL DA SILVA ( Zezinho de Nana), pelo falecimento do mesmo ocorrido recentemente.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/898/carlos_jakson_de_morais.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/898/carlos_jakson_de_morais.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora depois de cumpridas as formalidade regimentais, solicitando que seja dado um VOTO DE PESAR, Aos familiares do senhor CARLOS JAKSON DE MORAIS( Cal ), pelo falecimento do mesmo ocorrido recentemente.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/899/requerimento_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/899/requerimento_assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais, solicitando ao Secretário de obras Wilson Lourenço e a Secretária de Educação Maria Elsa o pagamento dos funcionários com carro agregados dessas secretarias. Visto que, já fazem 3 meses de pagamento atrasado.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais solicitando ao chefe do poder executivo sr. Gustavo Adolfo e o secretário de obras  Wilson Lourenço que tomem as devidas providências para realização de um novo sistema de esgotamento,galeria e saneamento da Rua Padre Geraldo. Visto que a comunidade sofre com vários alagamentos.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/907/gen_000_20032024.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/907/gen_000_20032024.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora depois de cumprida as formalidades regimentais, solicitando ao prefeito e ao secretário de obras que coloquem piçarro na ladeira de gulampa e na ladeira perto de dona tota no engenho Barra Azul</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/912/whatsapp_image_2024-04-11_at_13.14.02.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/912/whatsapp_image_2024-04-11_at_13.14.02.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora depois de cumprida as formalidades regimentais, solicito um voto de aplauso ao Exmº. Sr. Senador Fernando Henrique Dueiri pelo trabalho que vem fazendo no municipio de Bonito.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/913/whatsapp_image_2024-04-11_at_20.03.52.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/913/whatsapp_image_2024-04-11_at_20.03.52.pdf</t>
   </si>
   <si>
     <t>Solicito ao Exm° senador Fernando Dueire que indique uma emenda para secretaria de saude do municipio de Bonito Pernambuco um transporte TFD tendo em vista qie este carro seja indicado para o posto de saúde do distrito da vila de Bentivi tendo em vista que este carro vai beneficiar toda a população da zona rural e região.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>O Vereador Adones Ferreira da Silva, no uso de suas atribuições regimentais e legais, solicita cordialmente ao Governo do Estado de Pernambuco, por meio da Excelentíssima Senhora Governadora, Raquel Lyra, que direcione esforços junto a PERPART, em conjunto ao seu Presidente, Sr. Francisco Amaral, para que sejam adotadas ações visando a entrega das escrituras das casas situadas na Vila da Cohab, deste Município do Bonito, estado de Pernambuco, considerando que existem mais de 600 (seiscentas) pessoas nesta localidade que estão necessitando da escritura pública de seu imóvel, para garantia não só do seu direito de propriedade, como também almejando ter em concretude, os seus direitos de dignidade da pessoa humana, moradia e bem estar</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/915/requerimento_-_der.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/915/requerimento_-_der.pdf</t>
   </si>
   <si>
     <t>Venho por intermédio deste, depois de cumpridas as formalidades regimentais, requerer a Prefeitura Municipal do Bonito, através do prefeito Gustavo Adolfo, que devido aos altos riscos de acidentes e considerando a alta velocidade dos veículos que circulam neste perímetro urbano, nas imediações do Loteamento Uberaba, localizado no início do Bairro Boa Vista; venho requerer que seja oficializado pelos órgãos competentes, um pedido para melhorar a sinalização e instalação de redutores de velocidade determinado pela engenharia de trânsito do DER (Departamento de Estradas de Rodagem). Com esse procedimento deverá diminuir e prevenir possíveis acidentes e melhorar o direito de ir e vir da população e dos moradores daquela localidade.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/917/camscanner_2024-04-11_21.00.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/917/camscanner_2024-04-11_21.00.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais solicitando ao Sr. Prefeito Gustavo Adolfo e a Defesa Civil do município para que seja disponibilizado um carro pipa para o loteamento Gregório bezerra Alto bonito.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/918/camscanner_2024-04-11_21.15_1.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/918/camscanner_2024-04-11_21.15_1.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora depois de cumprida às formalidades regimentais no sentido de que seja concedido um VOTO DE APLAUSO, à Paróquia de Nossa Senhora da Conceição, deste município pelos 185 de fundação da Paróquia de Nossa Senhora da Conceição que será comemorado no próximo dia 12 de abril, bem como pelos relevantes serviços religiosos e sociais prestados a este município ao longo de quase 2 centenários.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/919/requerimento.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/919/requerimento.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora depois de cumpridas as formalidades regimentais, solicito ao sr. Prefeito Gustavo Adolfo e ao secretário de obra sr. Wilson Lourenço solicito com extrema urgência que seja colocado material nas estradas principal do engenho barra azul pendanga e serro azul,</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/920/estreito_do_norte..._assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/920/estreito_do_norte..._assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora depois de cumprida às formalidades regimentais, solicitando ao prefeito Gustavo Adolfo e ao secretário de obras Wilson Lourenço para que faça melhorias na entrada de acesso ao povoado do Estreito do norte, como também coloquem placas de identificação na entrada da vila desta comunidade.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais que seja dado um voto de pesar aos familiares do senhor Luiz Benício do Amaral pelo falecimento do mesmo ocorrido recentemente.  Luiz  Benício era pai do amigo Rodolfo veterinário .</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/927/doc20240502_0010.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/927/doc20240502_0010.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais, solicitando um voto de aplauso a lgreja Presbiteriana do Bonito.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/928/doc20240502_0011.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/928/doc20240502_0011.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais,_x000D_
 solicitando ao chefe do poder executivo e ao secrefario de saúde as seguintes_x000D_
 informações:</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/929/doc20240502_0012.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/929/doc20240502_0012.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais,_x000D_
 solicitando que seja feita a pavimentagao da rua Havai no bairro do Multirao, de_x000D_
 preferencia em pedras paralelas</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/932/requerimento_junior.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/932/requerimento_junior.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora depois de cumprida às formalidades regimentais,_x000D_
 que seja dado um VOTO DE APLAUSO, aos Srs. Thiago Firmino da Silva e José_x000D_
 Roberto da Silva Pereira, pelo excelente trabalho prestado em toda zona nual do_x000D_
 nosso município com a máquina moto niveladora (patrol) melhorando assim nossas_x000D_
 estradas e Ievando melhor acesso a todos nossos agricultores.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/933/requerimento_69.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/933/requerimento_69.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal do Bonito, depois de cumpridas as formalidades regimentais, que seja concedido um VOTO DE APLAUSO, aos 70 anos da Igreja Batista no Município de Bonito.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/934/camscanner_09-05-2024_12.291.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/934/camscanner_09-05-2024_12.291.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora depois de cumpridas as formalidades regimentais, solicito ao Exm.º , sr. Prefeito Gustavo Adolfo e ao secretário de obra sr. Wilson Lourenço com extrema urgência peço que coloquem material metralha na estrada do sitio Mátias e também na estrada lá no mágico, depois do banho dá corrente, onde dá acesso pra pendanga. Pois, quando chove os carros dos alunos e também a ambulância que trás os pacientes de bem-te-vi e os carros que transporta as mercadorias estão sem poder passar.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/936/pedido_de_informacao_graca_de_barra._carros_agregados_direcionado_a_prefeitura._cm_bonito.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/936/pedido_de_informacao_graca_de_barra._carros_agregados_direcionado_a_prefeitura._cm_bonito.pdf</t>
   </si>
   <si>
     <t>A VEREADORA MARIA DAS GRAÇAS BARBOSA DA SILVA, no uso de suas atribuições legais e regimentais trazidas pela Lei Orgânica e pelo Regimento Interno desta Casa Legislativa, vem solicitar que sejam pontualmente respondidas as seguintes indagações, bem como sejam disponibilizadas cópia das documentações e informações abaixo aduzidas:</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/937/requerimento_luciana.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/937/requerimento_luciana.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora depois de cumprida as formalidades regimentais, solicitando que seja dado um voto de pesar aos familiares da senhora Luciana Freire e aos familiares da senhora Maria Soares Pereira da Silva, as mesmas faleceram recentemente.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/938/estreito_do_norte..._assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/938/estreito_do_norte..._assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora depois de cumprida às formalidades_x000D_
 regimentais, solicitando ao prefeito Gustavo Adolfo e ao secretário de obras_x000D_
 Wilson Lourenço para que faça melhorias na entrada de acesso ao povoado_x000D_
 do Estreito do norte, como também coloquem placas de identificação na_x000D_
 entrada da vila desta comunidade.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/939/camscanner_15-05-2024_09.49.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/939/camscanner_15-05-2024_09.49.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora depois de cumprida as formalidades regimentais, que seja concedido um VOTO DE APLAUSO, ao Senhor Clodoaldo Monteiro, da Rádio Rio bonito, pelos seus 25 anos de programa aos Domingos.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades um voto de aplauso ao sr. Rubens Manuel Franzim conhecido como Rubão. pelos relevantes serviços prestados ao município implantando empresas, gerando emprego para nossa população</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/943/requerimento.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/943/requerimento.pdf</t>
   </si>
   <si>
     <t>requerimento a mesa diretora, depois de cumpridas as formalidades regimentais, solicitando ao Sr. Prefeito Gustavo Adolfo e ao secretário de obras Sr. Wilson Lourenço,para que seja feito o calçamento e o saneamento da rua São José da Vila Bentivi.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais, solicitando que seja dado um voto de aplauso ao blog do Wager Wilker  pelo seu aniversário de 14 anos.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/946/requerimento_nota_de_pesar.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/946/requerimento_nota_de_pesar.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora depois de cumpridas as formalidades regimentais, solicitando que seja dado um VOTO DE PESAR, aos familiares da senhora OFÉLIA MARIA DA SILVA SANTOS, pelo falecimento da mesma ocorrido recentemente.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/947/requerimento._cm_bonito._duodecimo.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/947/requerimento._cm_bonito._duodecimo.pdf</t>
   </si>
   <si>
     <t>O VEREADOR PAULO SÉRGIO DA SILVA, no uso de suas atribuições legais e regimentais trazidas pela Lei Orgânica e pelo Regimento Interno, a partir dos arts. 106, inciso IV e seguintes, vem a presença deste Douto Plenário, apresentar REQUERIMENTO, nos termos e fundamentos a seguir expostos._x000D_
 O presente requerimento tem como fundamento, a requisição para que sejam adotadas providências administrativas por parte da Prefeitura Municipal do Bonito/PE, por meio do seu Prefeito, Gustavo Adolfo Neves de Albuquerque César, para que sejam pagos os valores em débito junto a Câmara Municipal referentes ao duodécimo do exercício de 2024. Haja vista que, apesar de inúmeras tentativas de resolução extrajudicial, a situação financeira irregular segue sem solução, resultando em essenciais prejuízos financeiros ao Poder Legislativo Municipal e a população</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/960/pesar_janete_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/960/pesar_janete_assinado.pdf</t>
   </si>
   <si>
     <t>que seja consignado votos de profundo Pesar pelo falecimento da Secretária Escolar a Senhora Janete Barros</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/961/pedido_de_informacao_anaclea._coletores_de_lixo_assinado_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/961/pedido_de_informacao_anaclea._coletores_de_lixo_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: PEDIDO DE INFORMAÇÃO RELACIONADO A AQUISIÇÃO E COLETA DE LIXO_x000D_
 NO ÂMBITO DESTE MUNICÍPIO DO BONITO/PE.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/963/voto_de_aplauso_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/963/voto_de_aplauso_assinado.pdf</t>
   </si>
   <si>
     <t>Para que seja consignado votos de congratulações e aplausos ao jovem EVERTON SOARES DE ASSIS, ganhador do Prêmio Naíde Teodósio de Estudos de Gênero.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais, solicitando que seja dado um voto de aplauso ao professor Adriano Santos da Escola Técnica Estadual pelo belissímo Festival que foi realizado nesta sexta feira.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/965/scan_20_jun._24_204258.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/965/scan_20_jun._24_204258.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais, solicitando ao Coordenador de Defesa Civil para que resolva a questão do abastecimento da água de viração. Pois segundo moradores e comprovação em vídeo foi detectado tubulações clandestinas.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/966/scan_20_jun._24_204718.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/966/scan_20_jun._24_204718.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais, solicitando ao Exm°. Sr. Prefeito Gustavo Adolfo para que seja feita uma instalação de um núcleo Jurídico vinculado a secretária de ação social para atender a população carente do nosso município.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/972/requerimento_86.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/972/requerimento_86.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais, solicitando um voto de pesar pelo falecimento precoce de VIVIANE APARECIDA DA SILVA MELO, ocorrido dia 22   de junho de  2024. A mesma era Agente Comunitária de Saúde e estudante do Curso Técnico de Enfermagem (Ceape).</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/986/requerimento_sr._amaro.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/986/requerimento_sr._amaro.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora,depois de cumprida as formalidades regimentais para que seja dado um voto de pesar aos familiares do sr. Amaro Gomes pelo falecimento do mesmo ocorrido recentemente.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/989/requerimento_assinado_1.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/989/requerimento_assinado_1.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais, solicitando ao Secretário de governo o senhor Romilsom Cabral e ao prefeito deste município, o senhor Gustavo Adolfo, para que tomem providencias sobre o que está acontecendo com os veiculos do município, os mesmos estão sendo utilizados de maneira inrregular. Requeiro ainda que seja encaminhado copia deste, ao ministério público, para que o Promotores de justiça fiquem cientes</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/992/vital_novaes.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/992/vital_novaes.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora depois de cumprida as formalidades regimentais, solicitando que seja dado um Voto de Pesar aos familiares do ex-deputado Vital Novaes, o mesmo era pai do ex-deputado e conselheiro do TCE-PE Rodrigo Novaes.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/996/requerimento_.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/996/requerimento_.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais, solicitando a Excelentíssima Governadora Raquel Lyra e o Secretário de Defesa Social Alessandro Carvalho a implantação de um posto da Polícia Militar no distrito de Bentivi pra atender Bentivi e comunidades adjacentes</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/994/requeriment1.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/994/requeriment1.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais, solicitando que seja dado um voto de pesar aos familiares dos Srs. Everton Gomes, Paulo César e Jonas André, os mesmos morreram recentemente</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/998/requerimento_julieta__1.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/998/requerimento_julieta__1.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais, solicitando a Excelentíssima Governadora Raquel Lyra e o Secretário de Defesa Social Alessandro Carvalho, a implantação de um ponto de apoio da Polícia Militar no distrito de Alto Bonito, visando atender a comunidade e adjacentes.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/999/3_containers_de_lixo_colonia_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/999/3_containers_de_lixo_colonia_assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora depois de cumprida às formalidades regimentais, solicitando ao Exmº. Sr. Prefeito Gustavo Adolfo juntamente com o secretário de Obras Wilson Lourenço, para que providencie 3 containers de lixo para colônia Rio Bonito.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1000/um_lazer_na_colonia.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1000/um_lazer_na_colonia.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora depois de cumprida às formalidades regimentais, solicitando ao Exmº. Sr. Prefeito Gustavo Adolfo para que seja feito uma praça com academia de saúde no antigo campo da colônia, para que os moradores locais tivesse um lugar de Lazer e entretenimento.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1001/rua_1_alto_bonito.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1001/rua_1_alto_bonito.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora depois de cumprida às formalidades regimentais, solicitando ao Exmº. Sr. Prefeito Gustavo Adolfo juntamente com o secretário de Obra Wilson Lourenço para que seja feito o restante que falta do calçamento, da Rua 1 do Benício Cavalcante no distrito de Alto Bonito.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais, para que seja solicitado ao secretário de obras e ao secretário de saúde para que seja implantado um posto de Saúde no distrito de Alto Bonito.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1005/requerimento_anaclea_.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1005/requerimento_anaclea_.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, depois de cumpridas as formalidades regimentais e ouvido o Douto Plenário desta colenda Casa Legislativa, para que seja consignado em ata votos de congratulações e aplausos a ESCOLA FREDERICO JOSÉ DOS SANTOS (EFJS) pela homenagem prestada no desfile do dia 07 de setembro no nosso município ao aluno Afonso Lucena, portador de DISTROFIA MUSCULAR DUCHENNE.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1025/requerimentomaria_xandu.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1025/requerimentomaria_xandu.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais, solicitando ao Chefe do Poder Executivo e ao Secretário de Saúde para que seja colocado um agente de saúde para fazer a cobertura da Rua Maria Xandú.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1033/requerimento_erem.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1033/requerimento_erem.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais, solicitando que seja dado um voto de Aplauso a Escola Erem Alexandrino da Rocha por sua excelente nota no IDEB como também as Professores.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1034/requerimento_voto_de_pesar.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1034/requerimento_voto_de_pesar.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais, solicitando que seja dado um voto de pesar aos familiares do ex-funcionário público João Marcolino. O mesmo faleceu recentemente.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida às formalidades regimenais solicitando que seja dado um voto de Aplauso para a loja 01 do pita supermercado, pelos seus 9 anos de aniversário, gerando mais de 80 (oitenta) empregos diretos, oferecendo a qualidade pita, com excelentes produtos e atendimento. O município de bonito agradece esse importante empreendimento e reconhece seus benefícios para toda sociedade.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1055/camara_municipal_do_bonito-pe_4.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1055/camara_municipal_do_bonito-pe_4.pdf</t>
   </si>
   <si>
     <t>Melhoramento do abastecimento de agua e construção de rede de saneamento básico para o importante distrito de estreito do norte.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1057/la_casa_pizza_ok.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1057/la_casa_pizza_ok.pdf</t>
   </si>
   <si>
     <t>Requeiro a  Mesa Diretora, depois de cumpridas as formalidades regimentais, que seja concedido um VOTO DE APLAUSO ,ao Senhor Nunes Torquato, pelo seis anos da LA CASA DE PIZZA no Distrito de Alto Bonito.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1059/requerimento.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1059/requerimento.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais para que seja dado um voto de pesar aos familiares da Sra. Lúcia Pimentel pelo falecimento da mesma ocorrido recentemente.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1060/requerimento.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1060/requerimento.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades Regimentais solicitando que seja dado um Voto de Aplauso as escolas e estudantes do nosso município que obtiveram êxito no processo seletivo de intercambio, Programa Ganhe o Mundo (PGM).</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1061/requerimento_3.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1061/requerimento_3.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades sinceros votos de aplausos ao Batalhão de Polícia Rodoviária-BPRv pela passagem do 60º Aniversário.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1066/requerimento_fjs.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1066/requerimento_fjs.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades Regimentais solicitando que seja dado um Voto de Aplauso a Escola Frederico José dos Santos e estudantes pela medalha de Prata na mostra Brasileira de Foguete MOBFOG-2024.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1077/camara_municipal_de_bonito-pe.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1077/camara_municipal_de_bonito-pe.pdf</t>
   </si>
   <si>
     <t>Voto de Aplauso a empresa Rio Bonito embalagem pela comemoração de seus 3 anos de atuação no município de Bonito-PE.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/819/indicacao_do_piso_da_educacao_3_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/819/indicacao_do_piso_da_educacao_3_assinado.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Prefeito do município do Bonito para que encaminhe a esta Casa, Projeto de Lei que disponha sobre reajuste do piso salarial dos_x000D_
  Profissionais da Educação;_x000D_
 O Ministério da Educação divulgou, por meio da Portaria nº 61, de 31 de Janeiro de 2024, a atualização do Piso Salarial Profissional Nacional (PSPN) para os/as profissionais do magistério público da educação básica.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/820/indicacao_do_piso_da_enfermagem_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/820/indicacao_do_piso_da_enfermagem_assinado.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Prefeito do município do Bonito para que encaminhe_x000D_
 a esta Casa, Projeto de Lei que disponha sobre reajuste do piso salarial dos_x000D_
 profissionais da saúde, especialmente de enfermeira (o) e auxiliares e técnicos_x000D_
 de enfermagem.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/846/dengue_indicacao.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/846/dengue_indicacao.pdf</t>
   </si>
   <si>
     <t>Propõe para que seja realizada nas escolas da rede Municipal de Ensino do Bonito, ações envolvendo crianças e adolescentes na conscientização sobre a prevenção e combate do mosquito Aedes Aegypti, transmissor da dengue, Chikungunya e Zika Vírus, como também intensificar as visitas domiciliares dos Agentes de Saúde, vistoriando as áreas de proliferação do mosquito.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/896/sinalizacao_1_assinado.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/896/sinalizacao_1_assinado.pdf</t>
   </si>
   <si>
     <t>o envio desta Indicação, objetivando propor o envio na forma da lei este ofício ao Exmo. Prefeito o Senhor Gustavo Adolfo por meio dos órgãos competentes, que providencie a implantação da sinalização na Avenida Dr. Alberto de Oliveira, centro da nossa Cidade</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/944/indicacao_n.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/944/indicacao_n.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, depois de cumprida as formalidades regimentais, indicando ao chefe do poder executivo o Sr. Gustavo Adolfo que realize o pagamento dos juros que foram gerados do precatório. Tendo em vista, que os professores também tem direto.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>EMEA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/968/emenda_aditiva.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/968/emenda_aditiva.pdf</t>
   </si>
   <si>
     <t>Adiciona o inciso I, e suas alíneas "a" e "b", no art. 12, do projeto de lei n° 07/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>Marquinhos da Garagem, Didi do Paed, Eiji Morimura, Irmão Roberval, Ítalo de Pedrito, Julieta Pinheiro, Júnior do Gado</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1023/emenda_aditiva_1.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1023/emenda_aditiva_1.pdf</t>
   </si>
   <si>
     <t>Acrescenta inciso ao art. 244, com a seguinte redação:</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>EMEM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Anacléa de Anacleante, Adones Lagartão, Graça de Barra Azul, João Diniz, Paulinho de Devá, Walter Maroja</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/916/emenda._03._bonito.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/916/emenda._03._bonito.pdf</t>
   </si>
   <si>
     <t>Modifica o art° 1° do projeto de lei do executivo n° 03/2024, que visa denominar de "Parque Municipal Tabeleão Dimas de Albuquerqur César",Área pública situada na vila Alto Bonito.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>Altera o artigo 1º do Projeto de Lei do Executivo 03/2024</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/953/emenda_01.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/953/emenda_01.pdf</t>
   </si>
   <si>
     <t>emenda modificativa 01/2024 do projeto de lei n° 06 do executivo</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/954/emenda_02.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/954/emenda_02.pdf</t>
   </si>
   <si>
     <t>emenda modificativa 02/2024_x000D_
 _x000D_
 altera o projeto de lei 06/2024 do poder executivo</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 01, AO PROJETO DE LEI DO EXECUTIVO Nº 19/2023.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/957/camscanner_20-06-2024_19.34.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/957/camscanner_20-06-2024_19.34.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n°01 do projeto de lei complementar do executivo n°01/2023</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/970/scan_27_jun._24_194213.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/970/scan_27_jun._24_194213.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do art. 15, do PL 07/2024.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/971/emenda_modificativa.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/971/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>Modifica a redação dos §§ 1° e 2°, do art.13 do projeto de lei n° 07/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>MODIFICA O INCISO III DO ART. 1º DO PROJETO DE LEI DO LEGISLATIVO Nº 25/2024, QUE VISA DISPOR SOBRE A FIXAÇÃO DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS DO MUNICÍPIO DO BONITO/PE, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>Paulinho de Devá, Anacléa de Anacleante, João Diniz, Walter Maroja</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1003/emenda_modificativa_01.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1003/emenda_modificativa_01.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 01 ao Projeto de Lei 09/2024._x000D_
 _x000D_
 MODIFICA O ART. 44 DO PROJETO DE LEI DO EXECUTIVO Nº 09/2024, QUE ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1022/emenda__modificativa_.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1022/emenda__modificativa_.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do art. 31, que passa a ter a seguinte redação:</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>EMES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/969/scan_27_jun._24_194316.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/969/scan_27_jun._24_194316.pdf</t>
   </si>
   <si>
     <t>Suprime dispositivo, do PL 07/2024</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1024/emenda_supressiva.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1024/emenda_supressiva.pdf</t>
   </si>
   <si>
     <t>Suprimam-se as redações dos artigos, incisos e parágrafos abaixo  elencados:</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata da Sessão</t>
   </si>
   <si>
     <t>Ata da 2 reunião extraordinária de 2024</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>ata da 1 reunião extraordinária</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>Ata da 3ª Reunião Extraordinária, realizada em 09 de janeiro de 2024.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>PRLCO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/905/lom._bonito._versao_final.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/905/lom._bonito._versao_final.pdf</t>
   </si>
   <si>
     <t>revisa a lei organica do municipio de Bonito estado de pernambuco, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>EMEI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
     <t>Irmão Roberval, Didi do Paed, Eiji Morimura, Ítalo de Pedrito, Julieta Pinheiro, Júnior do Gado, Marquinhos da Garagem</t>
   </si>
   <si>
     <t>- Fica acrescentado aos anexos integrantes do PLOA/2025, e onde repercutir no texto do referido Projeto de Lei, a propositura de Emenda Impositiva ao Orçamento, acrescentando-se os seguintes Projetos/Atividades das aplicações programadas, como seguem</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>Fica acrescentado aos anexos integrantes do PLOA/2025, e onde repercutir no_x000D_
 texto do referido Projeto de Lei, a propositura de Emenda Impositiva ao Orçamento,_x000D_
@@ -2927,51 +2927,51 @@
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>Fica acrescentado aos anexos integrantes do PLOA/2025, e onde repercutir no texto do referido Projeto de Lei, a propositura de Emenda Impositiva ao Orçamento, acrescentando-se os seguintes Projetos/Atividades das aplicações programadas, como seguem:</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Projeto Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1079/bonito.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1079/bonito.pdf</t>
   </si>
   <si>
     <t>modifica o regime proprio de previdência social do Município de Bonito</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3278,67 +3278,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/930/ata_da_6_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/931/ata_da_7_reuniao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/962/relatorio_5.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/977/ata_da_10_reuniao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/978/ata_da_11_reuniao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/979/ata_da_12reuniao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/980/ata_da_13_reuniao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/981/ata_da_14_reuniao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/982/ata_da_15_reuniao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/988/ata_16_reuniao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/990/ata_da_17_reuniao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/993/ata_da_18_reuniao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/995/ata_da_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1002/relatorio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1006/ata_da_21_reuniao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1031/ata_da_22_reuniao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1032/ata_da_23_reuniao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1037/relatorio_2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1038/ata_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1054/ata_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1063/relatorio_6.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1064/relatorio_7.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1075/ata_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1096/ata_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1097/ata32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1098/ata_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1099/ata_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1100/ata_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1111/ata_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1112/ata_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/983/ata_da_6_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1114/ata_7_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1113/ata_8_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/843/ple_01.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/845/ple_02.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/877/projeto_de_lei_3.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/901/projeto_04.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/941/doc20240516_0015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/942/doc20240516_0016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/959/projeto_de_lei_07_executivo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/956/projeto_do_executivo_08.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/985/02_-_bonito_pj_ldo_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/991/projeto_10_do_executivo_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1028/bonito.projeto_de_lei_revisao_ppa_2025..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1029/bonito.pj_loa_2025..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/818/projeto_0124_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/836/projeto_de_que_cocede_isencao_iptu_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/839/projeto_03.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/834/projeto_uniforme.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/833/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/814/scan_20_jun._24_221544.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/873/projeto_oficial_educacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/876/projeto_de_lei_8.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/880/papel_timbrado_projeto_de_lei_programa_juventude_10_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/883/pl_10_legislativo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/884/camscanner_20-06-2024_20.04.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/885/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/888/pl._denominacao_da_quadra_poliesportiva._valdomiro_de_souza_lima._2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/895/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/906/camscanner_27-03-2024_19.51.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/908/projeto_n16.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/909/projeto_de_lei_didi.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/935/pl_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/949/pl._denominacao_do_ceo_masacatsu_morimura._cm_bonito.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/952/projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/958/projeto_de_lei_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/976/projeto_de_lei_merged.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/987/pl_concede_titulo_de_utilidade_publica_ao_centrode_des._familiar_de_bonito._cm.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/997/projeto_b_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_29.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_30.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei_31_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_lei_32.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1040/projeto_de_lei_33.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1041/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1043/pl._proibicao_de_queimadas._cm_bonito.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1044/pl._queima_de_fogos._junior_do_gado._cm_bonito_2.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1046/projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1047/projeto_de_lei_38.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1048/projeto_de_lei_39.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1049/projeto_de_lei_40.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1050/projeto_de_lei_41.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1073/projeto_de_lei_43.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1080/pl._estrutura_adm_-_cm_bonito._corrigido_2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1091/pl._estrutura_adm_-_cm_bonito._auxilio_vereador_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/831/maria_do_carmo_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/864/projeto_de_decreto_dr_alberto.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/984/regulamentacao_governo_digital_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1052/projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1065/vivisantos_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1067/projeto_de_lei_6.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1068/projeto_de_lei_7.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1069/projeto_de_decreto_08.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1070/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1072/projeto_de_decreto_11.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1078/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1081/projeto_de_decreto_13.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1084/projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1085/projeto_de_decreto17.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1086/projeto_de_decreto_18.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1087/projeto_de_lei_19.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1088/projeto_de_decreto_20.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1089/projeto_de_decreto_21.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1090/projeto_de_decreto_22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1092/camara_municipal_do_bonito-pe_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/886/projeto_de_resolucao_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/904/projeto_de_resolucao02.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/925/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/924/projeto_de_resolucao_0424.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/973/projeto_de_resolucao_05.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1053/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1056/titulo_de_cidadao_manoel..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1074/projeto_de_resolucao_09.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/815/entulhos_paulo_viana_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/816/iluminacao_em_led.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/817/requerimento.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/821/requerimento_roberval.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/826/papel_timbrado_compesa.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/823/pedro_sebastiao_da_silva.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/822/voto_de_pesar_dona_maria_severina_da_silva.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/835/papel_timbrado_pesar_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/838/requerimento_estrada_serro_azul-barra_azul.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/840/camscanner_20-02-2024_11.461.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/841/img_20240220_0002_4.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/842/parada_estrategicas_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/844/pedido_de_informacao_completo_merenda_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/847/doc20240220_0002.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/849/requerimento_alto_bonito_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/850/pedido_de_informacao_-_centro_de_evento_maguary_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/852/pcrm_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/853/camscanner_28-02-2024_07.281.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/854/papel_timbrado_led_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/855/pedido_de_informacao_-_centro_de_evento_maguary_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/856/requerimento_adones.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/859/pedido_de_informacao_-_praca_de_alimentacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/860/requerimento_genildo_cabral_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/862/exma._sra._julieta_pinheiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/865/camscanner_06-03-2024_09.521.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/866/alto_bonito_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/867/exma._sra._julieta_pinheiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/868/aultimo_assinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/869/riacho_seco.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/870/engenho_pipi_assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/871/documento_2024-03-06_110113.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/872/papel_timbrado_baneira_assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/874/req._anaclea_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/875/requerimento_-_limpeza_dos_esgotos_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/879/papel_timbrado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/881/futebol_alto_bonito.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/891/lixeiras_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/892/der_pe_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/894/13_de_maio_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/897/jose_manoel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/898/carlos_jakson_de_morais.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/899/requerimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/907/gen_000_20032024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/912/whatsapp_image_2024-04-11_at_13.14.02.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/913/whatsapp_image_2024-04-11_at_20.03.52.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/915/requerimento_-_der.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/917/camscanner_2024-04-11_21.00.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/918/camscanner_2024-04-11_21.15_1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/919/requerimento.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/920/estreito_do_norte..._assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/927/doc20240502_0010.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/928/doc20240502_0011.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/929/doc20240502_0012.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/932/requerimento_junior.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/933/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/934/camscanner_09-05-2024_12.291.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/936/pedido_de_informacao_graca_de_barra._carros_agregados_direcionado_a_prefeitura._cm_bonito.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/937/requerimento_luciana.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/938/estreito_do_norte..._assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/939/camscanner_15-05-2024_09.49.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/943/requerimento.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/946/requerimento_nota_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/947/requerimento._cm_bonito._duodecimo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/960/pesar_janete_assinado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/961/pedido_de_informacao_anaclea._coletores_de_lixo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/963/voto_de_aplauso_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/965/scan_20_jun._24_204258.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/966/scan_20_jun._24_204718.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/972/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/986/requerimento_sr._amaro.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/989/requerimento_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/992/vital_novaes.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/996/requerimento_.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/994/requeriment1.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/998/requerimento_julieta__1.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/999/3_containers_de_lixo_colonia_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1000/um_lazer_na_colonia.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1001/rua_1_alto_bonito.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1005/requerimento_anaclea_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1025/requerimentomaria_xandu.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1033/requerimento_erem.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1034/requerimento_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1055/camara_municipal_do_bonito-pe_4.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1057/la_casa_pizza_ok.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1059/requerimento.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1060/requerimento.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1061/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1066/requerimento_fjs.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1077/camara_municipal_de_bonito-pe.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/819/indicacao_do_piso_da_educacao_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/820/indicacao_do_piso_da_enfermagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/846/dengue_indicacao.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/896/sinalizacao_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/944/indicacao_n.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/968/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1023/emenda_aditiva_1.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/916/emenda._03._bonito.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/953/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/954/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/957/camscanner_20-06-2024_19.34.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/970/scan_27_jun._24_194213.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/971/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1003/emenda_modificativa_01.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1022/emenda__modificativa_.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/969/scan_27_jun._24_194316.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1024/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/905/lom._bonito._versao_final.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1079/bonito.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/930/ata_da_6_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/931/ata_da_7_reuniao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/962/relatorio_5.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/977/ata_da_10_reuniao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/978/ata_da_11_reuniao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/979/ata_da_12reuniao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/980/ata_da_13_reuniao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/981/ata_da_14_reuniao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/982/ata_da_15_reuniao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/988/ata_16_reuniao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/990/ata_da_17_reuniao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/993/ata_da_18_reuniao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/995/ata_da_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1002/relatorio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1006/ata_da_21_reuniao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1031/ata_da_22_reuniao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1032/ata_da_23_reuniao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1037/relatorio_2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1038/ata_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1054/ata_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1063/relatorio_6.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1064/relatorio_7.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1075/ata_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1096/ata_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1097/ata32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1098/ata_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1099/ata_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1100/ata_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1111/ata_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1112/ata_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/983/ata_da_6_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1114/ata_7_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1113/ata_8_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/843/ple_01.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/845/ple_02.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/877/projeto_de_lei_3.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/901/projeto_04.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/941/doc20240516_0015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/942/doc20240516_0016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/959/projeto_de_lei_07_executivo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/956/projeto_do_executivo_08.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/985/02_-_bonito_pj_ldo_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/991/projeto_10_do_executivo_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1028/bonito.projeto_de_lei_revisao_ppa_2025..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1029/bonito.pj_loa_2025..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/818/projeto_0124_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/836/projeto_de_que_cocede_isencao_iptu_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/839/projeto_03.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/834/projeto_uniforme.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/833/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/814/scan_20_jun._24_221544.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/873/projeto_oficial_educacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/876/projeto_de_lei_8.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/880/papel_timbrado_projeto_de_lei_programa_juventude_10_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/883/pl_10_legislativo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/884/camscanner_20-06-2024_20.04.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/885/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/888/pl._denominacao_da_quadra_poliesportiva._valdomiro_de_souza_lima._2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/895/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/906/camscanner_27-03-2024_19.51.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/908/projeto_n16.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/909/projeto_de_lei_didi.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/935/pl_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/949/pl._denominacao_do_ceo_masacatsu_morimura._cm_bonito.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/952/projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/958/projeto_de_lei_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/976/projeto_de_lei_merged.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/987/pl_concede_titulo_de_utilidade_publica_ao_centrode_des._familiar_de_bonito._cm.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/997/projeto_b_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_29.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_30.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei_31_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_lei_32.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1040/projeto_de_lei_33.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1041/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1043/pl._proibicao_de_queimadas._cm_bonito.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1044/pl._queima_de_fogos._junior_do_gado._cm_bonito_2.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1046/projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1047/projeto_de_lei_38.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1048/projeto_de_lei_39.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1049/projeto_de_lei_40.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1050/projeto_de_lei_41.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1073/projeto_de_lei_43.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1080/pl._estrutura_adm_-_cm_bonito._corrigido_2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1091/pl._estrutura_adm_-_cm_bonito._auxilio_vereador_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/831/maria_do_carmo_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/864/projeto_de_decreto_dr_alberto.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/984/regulamentacao_governo_digital_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1052/projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1065/vivisantos_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1067/projeto_de_lei_6.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1068/projeto_de_lei_7.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1069/projeto_de_decreto_08.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1070/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1072/projeto_de_decreto_11.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1078/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1081/projeto_de_decreto_13.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1084/projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1085/projeto_de_decreto17.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1086/projeto_de_decreto_18.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1087/projeto_de_lei_19.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1088/projeto_de_decreto_20.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1089/projeto_de_decreto_21.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1090/projeto_de_decreto_22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1092/camara_municipal_do_bonito-pe_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/886/projeto_de_resolucao_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/904/projeto_de_resolucao02.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/925/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/924/projeto_de_resolucao_0424.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/973/projeto_de_resolucao_05.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1053/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1056/titulo_de_cidadao_manoel..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1074/projeto_de_resolucao_09.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/815/entulhos_paulo_viana_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/816/iluminacao_em_led.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/817/requerimento.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/821/requerimento_roberval.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/826/papel_timbrado_compesa.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/823/pedro_sebastiao_da_silva.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/822/voto_de_pesar_dona_maria_severina_da_silva.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/835/papel_timbrado_pesar_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/838/requerimento_estrada_serro_azul-barra_azul.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/840/camscanner_20-02-2024_11.461.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/841/img_20240220_0002_4.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/842/parada_estrategicas_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/844/pedido_de_informacao_completo_merenda_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/847/doc20240220_0002.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/849/requerimento_alto_bonito_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/850/pedido_de_informacao_-_centro_de_evento_maguary_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/852/pcrm_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/853/camscanner_28-02-2024_07.281.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/854/papel_timbrado_led_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/855/pedido_de_informacao_-_centro_de_evento_maguary_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/856/requerimento_adones.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/859/pedido_de_informacao_-_praca_de_alimentacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/860/requerimento_genildo_cabral_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/862/exma._sra._julieta_pinheiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/865/camscanner_06-03-2024_09.521.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/866/alto_bonito_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/867/exma._sra._julieta_pinheiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/868/aultimo_assinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/869/riacho_seco.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/870/engenho_pipi_assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/871/documento_2024-03-06_110113.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/872/papel_timbrado_baneira_assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/874/req._anaclea_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/875/requerimento_-_limpeza_dos_esgotos_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/879/papel_timbrado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/881/futebol_alto_bonito.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/891/lixeiras_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/892/der_pe_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/894/13_de_maio_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/897/jose_manoel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/898/carlos_jakson_de_morais.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/899/requerimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/907/gen_000_20032024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/912/whatsapp_image_2024-04-11_at_13.14.02.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/913/whatsapp_image_2024-04-11_at_20.03.52.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/915/requerimento_-_der.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/917/camscanner_2024-04-11_21.00.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/918/camscanner_2024-04-11_21.15_1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/919/requerimento.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/920/estreito_do_norte..._assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/927/doc20240502_0010.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/928/doc20240502_0011.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/929/doc20240502_0012.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/932/requerimento_junior.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/933/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/934/camscanner_09-05-2024_12.291.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/936/pedido_de_informacao_graca_de_barra._carros_agregados_direcionado_a_prefeitura._cm_bonito.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/937/requerimento_luciana.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/938/estreito_do_norte..._assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/939/camscanner_15-05-2024_09.49.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/943/requerimento.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/946/requerimento_nota_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/947/requerimento._cm_bonito._duodecimo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/960/pesar_janete_assinado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/961/pedido_de_informacao_anaclea._coletores_de_lixo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/963/voto_de_aplauso_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/965/scan_20_jun._24_204258.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/966/scan_20_jun._24_204718.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/972/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/986/requerimento_sr._amaro.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/989/requerimento_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/992/vital_novaes.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/996/requerimento_.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/994/requeriment1.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/998/requerimento_julieta__1.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/999/3_containers_de_lixo_colonia_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1000/um_lazer_na_colonia.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1001/rua_1_alto_bonito.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1005/requerimento_anaclea_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1025/requerimentomaria_xandu.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1033/requerimento_erem.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1034/requerimento_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1055/camara_municipal_do_bonito-pe_4.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1057/la_casa_pizza_ok.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1059/requerimento.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1060/requerimento.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1061/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1066/requerimento_fjs.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1077/camara_municipal_de_bonito-pe.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/819/indicacao_do_piso_da_educacao_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/820/indicacao_do_piso_da_enfermagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/846/dengue_indicacao.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/896/sinalizacao_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/944/indicacao_n.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/968/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1023/emenda_aditiva_1.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/916/emenda._03._bonito.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/953/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/954/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/957/camscanner_20-06-2024_19.34.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/970/scan_27_jun._24_194213.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/971/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1003/emenda_modificativa_01.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1022/emenda__modificativa_.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/969/scan_27_jun._24_194316.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1024/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/905/lom._bonito._versao_final.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2024/1079/bonito.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H275"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="201.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="159.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="159" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>