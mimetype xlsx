--- v0 (2026-03-16)
+++ v1 (2026-06-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="505" uniqueCount="266">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1330" uniqueCount="641">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -105,324 +105,766 @@
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1568/ata_eletronica_da_4a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Reunião Ordinária da 2ª Sessão Legislativa da 49ª Legislatura.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1581/ata_eletronica_da_5a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Reunião Ordinária da 2ª Sessão Legislativa da 49ª Legislatura.</t>
   </si>
   <si>
+    <t>1589</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1589/ata_eletronica_da_6a.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 6ª Reunião Ordinária da 2ª Sessão Legislativa da 49ª Legislatura.</t>
+  </si>
+  <si>
+    <t>1595</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1595/ata_eletronica_da_7a_reuniao.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 7ª Reunião Ordinária da 2ª Sessão Legislativa da 49ª Legislatura.</t>
+  </si>
+  <si>
+    <t>1601</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1601/ata_eletronica_da_8a_reuniao_ordinaria_da_2a_sessao_legislativa_da_49a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 8ª Reunião Ordinária da 2ª Sessão Legislativa da 49ª Legislatura</t>
+  </si>
+  <si>
+    <t>1611</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1611/atanova.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 9ª Reunião Ordinária da 2ª Sessão Legislativa da 49ª Legislatura</t>
+  </si>
+  <si>
+    <t>1625</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1625/ata_eletronica_da_10a_reuniao_ordinaria_da_2a_sessao_legislativa_da_49a.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 10ª Reunião Ordinária da 2ª Sessão Legislativa da 49ª Legislatura</t>
+  </si>
+  <si>
+    <t>1626</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1626/ata_eletronica_da_11a_reuniao_ordinaria_da_2a_sessao_legislativa_da_49a.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 11ª Reunião Ordinária da 2ª Sessão Legislativa da 49ª Legislatura</t>
+  </si>
+  <si>
+    <t>1640</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1640/relatorio_7_ata.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 12ª Reunião Ordinária da 2ª Sessão Legislativa da 49ª_x000D_
+Legislatura</t>
+  </si>
+  <si>
+    <t>1649</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1649/ata_13.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 13ª Reunião Ordinária da 2ª Sessão Legislativa da 49ª_x000D_
+Legislatura</t>
+  </si>
+  <si>
+    <t>1653</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1653/ata_eletronica_da_14a_reuniao_ordinaria_da_2a_sessao_legislativa_da_49a.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 14ª Reunião Ordinária da 2ª Sessão Legislativa da 49ª Legislatura</t>
+  </si>
+  <si>
+    <t>1667</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1667/ata15.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 15ª Reunião Ordinária da 2ª Sessão Legislativa da 49ª Legislatura.</t>
+  </si>
+  <si>
+    <t>1673</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1673/ata_eletronica_da_16a_reuniao_ordinaria_da_2a_sessao_legislativa_da_49a.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 16ª Reunião Ordinária da 2ª Sessão Legislativa da 49ª Legislatura</t>
+  </si>
+  <si>
+    <t>1680</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1680/ata_eletronica_da_17a_reuniao_ordinaria_da_2a_sessao_legislativa_da_49a.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 17ª Reunião Ordinária da 2ª Sessão Legislativa da 49ª Legislatura</t>
+  </si>
+  <si>
     <t>1561</t>
   </si>
   <si>
     <t>ATAE</t>
   </si>
   <si>
     <t>Ata Sessão Extraordinária</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1561/ata_eletronica_da_1a_reuniao_extraordinaria_da_2a_sessao_legislativa_da_49a.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Reunião Extraordinária da 2ª Sessão Legislativa da 49ª Legislatura</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1564/ata_eletronica_da_2a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Reunião Extraordinária da 2ª Sessão Legislativa da 49ª Legislatura.</t>
   </si>
   <si>
+    <t>1612</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1612/ata_eletronica_da_3a_reuniao_extraordinaria_da_2a_sessao_legislativa_da_49a.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 3ª Reunião Extraordinária da 2ª Sessão Legislativa da 49ª Legislatura</t>
+  </si>
+  <si>
+    <t>1654</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1654/ata_eletronica_da_4a_reuniao_extraordinaria_da_2a_sessao_legislativa_da_49a.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 4ª Reunião Extraordinária da 2ª Sessão Legislativa da 49ª Legislatura</t>
+  </si>
+  <si>
     <t>1531</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Ruy Barbosa</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1531/projeto_executivo_2026-1.pdf</t>
   </si>
   <si>
     <t>Justificativa Técnica e Apresentação- Nomeação das Vias do Município de Bonito- PE.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1534/proj._executivo_-_adequacao_do_salario_min.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação do salário Mínimo no Âmbito do Município do Bonito e dá outras providências.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1535/projeto_do_executivo_03.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1535/executivo_no3.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Aplicação do Piso Salarial dos profissionais do Magistério Público da Educação Básica no Âmbito do Município do Bonito.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1569/projeto_de_lei_do_executivo_042026.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Altera e acresce dispositivos da lei nº 1.297/2022, que regulamenta o serviço de Transporte Escolar no Município do Bonito e da outras providencias</t>
   </si>
   <si>
-    <t>1582</t>
-[...2 lines deleted...]
-    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1582/projeto_do_excutivo_05-2026.pdf</t>
+    <t>1607</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1607/projeto_do_excutivo_05-2026_atualizado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação de bens móveis inservíveis do Município de Bonito/PE.</t>
   </si>
   <si>
+    <t>1592</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1592/projetodoexecutivo.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Composição do Conselho Municipal de Assistência Social (CMAS) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1652</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1652/projeto_de_lei_do_executivo_08.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a atualização da nomenclatura das vias e logradouros públicos do Município de Bonito e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1659</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1659/projeto_de_lei_executivo_09.pdf</t>
+  </si>
+  <si>
+    <t>Ementa: Dispõe sobre a delimitação territorial e a denominação dos bairros da sede do Município de Bonito e do Distrito de Alto Bonito e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1689</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1689/projeto_de_lei_14_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Fundo Municipal de Saúde do Bonito/PE a celebrar parceria e conceder auxílio financeiro mensal à Associação dos, Protetores dos Animais do Bonito e dá  outras providências.</t>
+  </si>
+  <si>
+    <t>1690</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1690/projeto_de_lei_17.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal "Aluno Nota 1O" no âmbito da Rede Pública Municipal de Ensino e dá outras providências.</t>
+  </si>
+  <si>
     <t>1519</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>João Diniz</t>
   </si>
   <si>
-    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1519/criterios_para_horrariass.pdf</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1519/criterios_para_horrarias_28229_assinado.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito do Município de Bonito/PE, a concessão do Título de Cidadão_x000D_
 Bonitense e de outras honrarias municipais.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1520/pl_deniminacao_de_ruas_joao_.pdf</t>
   </si>
   <si>
     <t>Esta Lei, de ordem pública, tem por finalidade regulamentar a identificação e a_x000D_
 nomenclatura dos logradouros públicos do Município de Bonito/PE e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1542/autoriza_o_prefeito_municipal_a_atualizar_a_tabela_de_diarias_assinado.pdf</t>
   </si>
   <si>
     <t>Ementa:_x000D_
 Autoriza o Prefeito Municipal a atualizar a Tabela de Diárias prevista no Decreto Municipal nº 04/2009, que disciplina as despesas com deslocamentos de servidores públicos em viagens a serviço, e dá outras providências.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1551/dispoe_sobre_aditivo_ao_projeto_de_lei_assinado_1.pdf</t>
   </si>
   <si>
     <t>Ementa:_x000D_
 Altera o Projeto de Lei nº 1.352/2024 para dispor expressamente sobre a forma de revisão da gratificação de produtividade incorporada aos vencimentos dos servidores ocupantes dos cargos de motorista e operador de máquinas pesadas.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>Paulinho de Devá</t>
   </si>
   <si>
-    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1570/projeto_lei_01-2026_assinado..pdf</t>
-[...2 lines deleted...]
-    <t>Institui o Comitê Municipal de Enfrentamento ao Feminicídio e Proteção à Mulher no Município de Bonito-PE, e dá outras providências.</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1570/projeto_paulinho_atualizado_2._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza instituir o Comitê Municipal de Enfrentamento ao Feminicídio e Proteção à Mulher no Município de Bonito - PE, e dá outras providências.</t>
   </si>
   <si>
     <t>1573</t>
-  </si>
-[...1 lines deleted...]
-    <t>6</t>
   </si>
   <si>
     <t>Henrique da Gold</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1573/disk_180_11.pdf</t>
   </si>
   <si>
     <t>Os bares, restaurantes, e congêneres na Cidade de Bonito-PE devem ter_x000D_
 afixados, nos sanitários femininos, placas informativas do "Disque Denúncia 180.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>7</t>
-[...7 lines deleted...]
-quantificar esses animais nas áreas urbana do município</t>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1574/pl_cadastro_dos_animais.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o Cadastro Municipal de_x000D_
+Animais Domésticos (cães e gatos), _x000D_
+visando o controle populacional, _x000D_
+sanitário e territorial, e dá _x000D_
+outras providências</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1580/projeto_de_lei_da_3o_idade_fazenda_nova_assinado..pdf</t>
   </si>
   <si>
     <t>EMENTA AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL DESTINADA A VIABILIZAR A PARTICIPAÇÃO DE BENEFICIÁRIOS DE PROGRAMAS SOCIAIS DO MUNICÍPIO DE BONITO – PE NO ESPETÁCULO CULTURAL DA PAIXÃO DE CRISTO DE NOVA JERUSALÉM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1599</t>
+  </si>
+  <si>
+    <t>Junior Heráclio</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1599/projetodeleij.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a obrigatoriedade de limpeza, manutenção e conservação de terrenos baldios no município de Bonito/PE e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1606</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1606/primeiro_emprego_assinado.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA_x000D_
+Institui critérios de contrapartida social para concessão e manutenção de incentivos ou isenções fiscais no Município de Bonito – PE, incluindo a promoção do primeiro emprego.</t>
+  </si>
+  <si>
+    <t>1617</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1617/animais-3.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o Cadastro Municipal de Animais_x000D_
+Domésticos (cães e gatos),_x000D_
+visando o controle populacional, sanitário e territorial,_x000D_
+e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>1633</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1633/pl_concessao_de_beneficios_fiscais_assinado.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA Institui critérios de contrapartida social para a concessão de benefícios fiscais ou doações de bens, incluindo a promoção do primeiro emprego e do menor aprendiz, e para a manutenção de incentivos ou isenções fiscais no Município de Bonito – PE.</t>
+  </si>
+  <si>
+    <t>1634</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1634/operacoes_de_carga_e_descarga_assinado.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a regulamentação das operações de carga e descarga, circulação de_x000D_
+veículos de carga e ordenamento logístico no perímetro urbano do Município de_x000D_
+Bonito/PE e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>1641</t>
+  </si>
+  <si>
+    <t>Vasti Enfermeira</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1641/tea_vasti.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prioridade de atendimento em estabelecimentos públicos e privados às pessoas com Transtorno do Espectro Autista (TEA), às pessoas com deficiência, às pessoas com doenças raras, às pessoas com transtornos do neurodesenvolvimento e aos pais, mães e responsáveis atípicos no âmbito do Município de no âmbito do Município de Bonito, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1646</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1646/projeto_enfermagem.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para implantação da “Semana da Enfermagem” no âmbito do Município de Bonito e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1660</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1660/dispoe_sobre_o_reconhecimento_da_feira_de_alto_bonito_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reconhecimento da Feira de Alto Bonito</t>
+  </si>
+  <si>
+    <t>1664</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1664/dispoe_sobre_o_reconhecimento_da_feira_de_alto_bonito_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Ementa: Dispõe sobre o reconhecimento da Feira de Alto Bonito, no Distrito de Alto Bonito, Município de Bonito/PE, como Patrimônio Histórico, Cultural e Imaterial do Município, institui o Dia Municipal do Feirante, regulamenta sua realização e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1668</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1668/pl._cras_lar_michele_regina_de_albuquerque_silva._cm_bonito_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do Centro de Referência de Assistência Social- CRAS do Município de Bonito/PE, como " Centro de Referência de Assistência Social- CRAS Lar Michele Regina de Albuquerque Silva", e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1687</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1687/pl_cadastro_dos_animais.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o Cadastro Municipal de   Animais Domésticos (cães e gatos),  visando o controle populacional,  sanitário e territorial, e dá  outras providências.”</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Didi do Paed</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1521/lei_queimadas_cmv_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE QUEIMADAS NA ZONA URBANA, DE EXPANSÃO URBANA E RURAL DO MUNICÍPIO DO BONITO/PE, ALÉM DE INSTITUIR A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO, PREVENÇÃO E COMBATE ÀS QUEIMADAS, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>Holandinha</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1527/ponte_do_joel_assinado.pdf</t>
   </si>
   <si>
     <t>Ementa: Denominar logradouro _x000D_
 Público, e da outras providencias.</t>
   </si>
   <si>
+    <t>1614</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1614/abril_laranja_assinado.docx.pdf</t>
+  </si>
+  <si>
+    <t>Institui no âmbito municipal de Bonito_x000D_
+Mês “abril laranja”, dedicado à campanha_x000D_
+de prevenção aos maus-tratos contra os_x000D_
+animais não-humanos, e dá outras providencias.</t>
+  </si>
+  <si>
     <t>1532</t>
   </si>
   <si>
+    <t>54</t>
+  </si>
+  <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1532/julgamento_2020_e_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das contas do Chefe do Poder Executivo Municipal referentes ao exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
+    <t>55</t>
+  </si>
+  <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1533/julgamento_2020_e_2021_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das contas do Chefe do Poder Executivo Municipal referentes ao exercício financeiro de 2021.</t>
+  </si>
+  <si>
+    <t>1585</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1585/titulo_de_cidadao_bonitense_jorge_assinado_1_holandinha_.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE “CIDADÃO BONITENSE” AO SENHOR JORGE RORGÉRIO NOVA RODRIGUES.</t>
+  </si>
+  <si>
+    <t>1639</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1639/titulo_de_cidadao.pdf</t>
+  </si>
+  <si>
+    <t>“Concede título de cidadão_x000D_
+do Bonito/PE, e dá outras_x000D_
+providências.”</t>
+  </si>
+  <si>
+    <t>1650</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1650/criterios_para_horrarias_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta, no âmbito do Município de Bonito/PE, a concessão do Título Cidadão Bonitense e de outras honrarias municipais.</t>
+  </si>
+  <si>
+    <t>1651</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1651/timbrado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE “CIDADÃO BONITENSE” AO Srº IRINEU JEFFERSON WANDERLEY PESSOA.</t>
+  </si>
+  <si>
+    <t>1677</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1677/criterios_para_horrarias_assinado.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: Regulamenta, no âmbito do Município de Bonito/PE, a concessão do Título_x000D_
+de Cidadão Bonitense e de outras honrarias municipais</t>
+  </si>
+  <si>
+    <t>1683</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1683/timbrado_-_novo_5.pdf</t>
+  </si>
+  <si>
+    <t>“ Concede título de  cidadão de Bonito/PE, _x000D_
+e dá outras providências”. _x000D_
+ _x000D_
+O Vereador Henrique César da Cunha Silva, no uso de suas atribuições legais, _x000D_
+submete ao Plenário para a devida apreciação e merecida aprovação, o seguinte Projeto _x000D_
+de Decreto Legislativo.</t>
+  </si>
+  <si>
+    <t>1685</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1685/concede_a_medalha_de_honra_ao_merito_assinado.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: Concede a Medalha de Honra ao Mérito de Obras e Infraestruturas_x000D_
+"Massilon Pessoa Cavalcanti" ao Sr. Manoel Marques de Lima.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1522/whatsapp_scan_2026-02-02_at_21.31.17_1.pdf</t>
   </si>
   <si>
     <t>Ementa: Altera o Art. 10 da Lei Orgânica do Município de Bonito/PE, para reorganizar o período das sessões legislativas ordinárias da Câmara Municipal, em conformidade com o que disciplina o Regimento Interno.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1547/projeto_de_resolucao_2026.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a equiparação do valor do_x000D_
 salário mínimo vigente aos vencimentos básicos dos_x000D_
 servidores públicos da Câmara municipal de Bonito,_x000D_
 em conformidade com o Decreto Federal no_x000D_
 12.797!2025, e dá outras providências.</t>
   </si>
   <si>
+    <t>1686</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1686/criterios_para_horrarias_corrigido_assinado.pdf</t>
+  </si>
+  <si>
+    <t>“EMENTA:_x000D_
+ Projeto de Resolução que regulamenta, no âmbito_x000D_
+ do Município de Bonito/PE, a concessão do_x000D_
+ Título de Cidadão Bonitense e das outras honrarias”</t>
+  </si>
+  <si>
     <t>1524</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1524/requerimento_de_asfalto_assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumpridas as formalidades regimentais, que seja encaminhado expediente ao Ilmo. Sr. Roberval, Secretário Municipal de Agricultura, solicitando a realização de reparos na ladeira localizada próxima à residência do Sr. Heleno Julião, ladeira esta que dá acesso ao Colégio de Imbiribeira, com a aplicação de material do tipo fresado asfáltico.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>Gustavo CD</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1525/pavimentacao_rei_jesus_10.pdf</t>
   </si>
   <si>
     <t>Na qualidade de Vereador Municipal e amparado pelas atribuições que me são _x000D_
@@ -466,198 +908,159 @@
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1537/manutencao_macaco_de_pedra_assinado.pdf</t>
   </si>
   <si>
     <t>O vereador José Holanda Cavalcanti Filho, no uso de suas atribuições legais conferidas por esta Casa Legislativa, vem, por meio deste requerimento, solicitar ao Excelentíssimo Secretário de Agricultura, Irmão Robeval, a manutenção das estradas com material do tipo fresado na localidade do Macaco de Pedra.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>Carlinhos Vilela</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1538/iluminacao_publica_-_requerimento.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o Departamento de Estradas de Rodagem de Pernambuco (DER/PE), com cópia à Neoenergia Pernambuco, para que adotem as providências cabíveis quanto à instalação de postes ao longo da Rodovia Estadual PE 109, no trecho que corta o perímetro urbano deste Município, especialmente nas imediações entre a Unidade de Pronto Atendimento (UPA) e a empresa YAZAKI.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>Junior Heráclio</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1539/requerimento_limpeza_do_canal_2026_assinado.pdf</t>
   </si>
   <si>
     <t>Limpeza do canal, entre o bairro do Mutirão e Frei Damião, próximo à Escola Municipal Corinthians Melo, tendo como principal queixa dos moradores, a falta de limpeza e o acumulo de lixo, gerando o aumento de muriçocas, mosquitos, animais mortos e alagamentos naquele local, colocando em risco à saúde dos mesmos que ali residem, peço que a limpeza seja realizada constantemente, ou pelo menos uma vez no mês.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1544/requerimento_atualizado_da_tabela_de_progressao_assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário na forma regimental, que seja encaminhado ao Excelentíssimo Senhor Prefeito do Município de Bonito, Dr. Ruy Barbosa, solicitando que, encaminhe a atualização da tabela de progressão, junto ao Projeto de Lei a esta Casa Legislativa, que seja enviada em anexo para que a mesma possa ser analisada e votada conjuntamente com o referido projeto.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>10</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1545/requerimento_vasti.pdf</t>
   </si>
   <si>
     <t>Solicita o calçamento da Ladeira de Zé Gordinho, em Bentivi.</t>
   </si>
   <si>
     <t>1546</t>
-  </si>
-[...1 lines deleted...]
-    <t>11</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1546/1102.pdf</t>
   </si>
   <si>
     <t>Requerimento N° /2026_x000D_
 Assunto: Indica a realização de estudo de viabilidade técnica para requalificação_x000D_
 do calçamento com implantação de sistema adequado de drenagem na Rua 13 de_x000D_
 Maio._x000D_
 Senhor Presidente,_x000D_
 O Vereador Henrique Cesár da Cunha Silva, no uso de suas atribuições legais e_x000D_
 regimentais, vem, respeitosamente, requerer que, após ouvido o Plenário desta Casa_x000D_
 Legislativa, que seja encaminhado através de oficio ao Excelentíssimo Senhor Prefeito_x000D_
 do Município, solicitando que, através da Secretaria Municipal de Infraestrutura e Obras,_x000D_
 seja realizado estudo de viabilidade técnica visando à requalificação completa do_x000D_
 calçamento da Rua 13 de Maio,</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1548/manutencao_engenho_do_para_assinado_3.pdf</t>
   </si>
   <si>
     <t>O vereador José Holanda Cavalcanti Filho, no uso de suas atribuições legais conferidas por esta Casa Legislativa, vem, por meio deste requerimento, solicitar ao Excelentíssimo Secretário de Agricultura, Irmão Robeval, a manutenção das estradas com material do tipo fresado na localidade do Engenho Pará.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1553/requerimento_estradas_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias nas estradas rurais com aplicação de piçarra, levantamento de trechos críticos e uso de fresado nas ladeiras.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1554/pedido_de_informacao_cmb_assinado_1.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1555/requerimento_saneamento_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação do saneamento definitivo de um esgoto, no cruzamento entre a PE-109 e o final da Avenida, Joaquim Nabuco, nas proximidades da Ultra Gás.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1556/reqpf.pdf</t>
   </si>
   <si>
     <t>Solicita a requalificação da estrada do sítio Pau-Ferro, no Engenho Serra Azul.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1559/req_2302-1.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após o cumprimento das formalidades regimentais e ouvido o Plenário, que seja encaminhado expediente ao Poder Executivo Municipal de Bonito, solicitando às Secretarias Municipais competentes:  Agricultura, Meio Ambiente e Infraestrutura — a elaboração de Plano de Modernização e Requalificação da Feira Livre, contemplando melhorias estruturais e sanitárias.</t>
   </si>
   <si>
     <t>1565</t>
-  </si>
-[...1 lines deleted...]
-    <t>18</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1565/requerimento_praca..pdf</t>
   </si>
   <si>
     <t>Assunto: Requerer à Prefeitura Municipal de Bonito a realização de estudo de viabilidade_x000D_
 técnica para ampliação da Praça Rosa Galindo no espaço onde funcionava a antiga_x000D_
 academia da cidade, situada na Praça da Bandeira.</t>
   </si>
   <si>
     <t>1566</t>
-  </si>
-[...1 lines deleted...]
-    <t>19</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1566/timbrado_camara_2025-2026_assinado.pdf</t>
   </si>
   <si>
     <t>Pedido de saneamento, a limpeza e desobstrução do canal que corta a rua 1 à rua 8, no Bairro do Frei Damião.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1567/requerimento_pedidi_de_informacao_assinado.pdf</t>
   </si>
   <si>
     <t>Requisição constitucional de informações – Frota de veículos locados/contratados (01/01/2025 a 28/02/2026)</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>21</t>
   </si>
@@ -724,174 +1127,945 @@
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1578/banheiro_publico_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer à Mesa Diretora, após ouvido o Plenário, solicita à secretária de obras Leticia Cavalcanti, que seja construídos banheiros públicos.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1579/requerimento_3o_idade_semanda_santa.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO ao Chefe do Poder Executivo Municipal, Excelentíssimo Sr. Ruy Barbosa, bem como à Secretaria Municipal de Desenvolvimento Social, Inclusão e Direitos Humanos Francielle Veloso, solicitando que seja viabilizada subvenção social destinada ao custeio de despesas relacionadas ao Projeto da Melhor Idade.</t>
   </si>
   <si>
+    <t>1584</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1584/requerimento_certo.pdf</t>
+  </si>
+  <si>
+    <t>Venho através deste, como vereadora dessa Casa Legislativa, solicitar ao Poder Executivo, na pessoa do Excelentíssimo Senhor Prefeito Dr. Ruy e do Secretário de Agricultura e Meio Ambiente, Irmão Roberval, a requalificação das estrada vicinais que ligam Moscou, Floresta e Engenho Liberdade, na zona rural de Bonito.</t>
+  </si>
+  <si>
+    <t>1587</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1587/pavimentacao_rua_projetada1.pdf</t>
+  </si>
+  <si>
+    <t>No exercício das atribuições que me são conferidas, venho respeitosamente requerer a secretaria Municipal de Obras e infraestrutura a execução da pavimentação da rua projetada localizada ao lado da Pousada Brisa da Serra, com início na PE-109, nas proximidades da empresa Yazaki, estendendo-se até a Rua 8 do bairro Frei Damião.</t>
+  </si>
+  <si>
+    <t>1590</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1590/requerimento_final_timbrado_ok_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a construção de bueiro na ladeira de Maurício, no Sítio Bananeira.</t>
+  </si>
+  <si>
+    <t>1591</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1591/requerimento_-_disponibilizacao_de_implanon.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência requerer, após ouvido o Plenário, o encaminhamento de ofício à Secretaria Municipal de Saúde, na pessoa da Secretária Julieta Pinheiro, solicitando a realização de estudo de viabilidade para a implantação da oferta gratuita do implante anticoncepcional subdérmico Implanon na rede pública municipal de saúde.</t>
+  </si>
+  <si>
+    <t>1593</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1593/cursinho-1.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer ao Poder Executivo Municipal, por intermédio da Secretaria de Educação, que seja realizado estudo técnico e financeiro de viabilidade para a criação do Cursinho Popular de Bonito, destinado a oferecer aulas preparatórias gratuitas para estudantes de escolas públicas que pretendem ingressar em universidades através do ENEM e outros vestibulares.</t>
+  </si>
+  <si>
+    <t>1594</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1594/vicinais_v2_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a recuperação e manutenção das estradas vicinais do município, visando melhores condições de tráfego, especialmente no período de inverno.</t>
+  </si>
+  <si>
+    <t>1596</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1596/aula_de_direitos_humanos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhado expediente ao Poder Executivo Municipal, solicitando a implantação de aulas e conteúdos de Direitos Humanos nas escolas da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>1597</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1597/quadra_eti_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer à Mesa Diretora, após ouvido o Plenário, que seja solicitado à Secretária de Educação, Maria Elza, a construção de uma quadra coberta  ao lado da Escola ETI (Escola em Tempo Integral).</t>
+  </si>
+  <si>
+    <t>1598</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1598/requerimento_mulheres_assinado.pdf</t>
+  </si>
+  <si>
+    <t>" Solicita a adoção das seguintes medidas de enfrentamento à violência contra a mulher".</t>
+  </si>
+  <si>
+    <t>1600</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1600/requerimento_poco.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Excelentíssimo Senhor Prefeito Ruy Barbosa e às Ilustríssimas Secretárias: a senhora Letícia Cavalcanti e a Secretária de Educação, Maria Elza, através de oficio, a perfuração de um poço artesiano na Escola José Piaulino de Melo, em Bentivi.</t>
+  </si>
+  <si>
+    <t>1602</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1602/31-1.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após o cumprimento das formalidades regimentais e ouvido o Plenário, que seja encaminhado ao Poder Executivo Municipal, por meio da Secretaria competente, solicitação para realização de um estudo técnico de viabilidade, com a finalidade de identificar e propor soluções definitivas para os recorrentes problemas de alagamentos, entupimentos de bueiros e retorno de esgoto em diversas ruas do município de Bonito/PE.</t>
+  </si>
+  <si>
+    <t>1609</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1609/requerimentopocobentivi.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a perfuração de um poço artesiano na Escola José Piaulino de Melo, em Bentivi, com o objetivo de atender a comunidade escolar daquela localidade.</t>
+  </si>
+  <si>
+    <t>1610</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1610/requerimento_instalacao_de_estrutura_coberta.docx.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer, após ouvido o Plenário, que seja encaminhado ofício à Excelentíssima Senhora Secretária de Obras e Infraestrutura, Sra. Letícia Cavalcanti, solicitando a instalação de uma estrutura coberta na praça localizada na Avenida Dr. Alberto de Oliveira, nas proximidades do Posto Federal.</t>
+  </si>
+  <si>
+    <t>1613</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1613/requerimento2c_construcao_de_pista_de_velocross_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao Excelentíssimo Senhor Prefeito do Município de Bonito – PE_x000D_
+Ao Ilustríssimo Senhor Secretário Municipal de Turismo_x000D_
+Solicitação para construção de pista de Velocross no município de Bonito – PE</t>
+  </si>
+  <si>
+    <t>1615</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1615/app_maus_tratos.docx.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhada uma indicação ao Prefeito de Bonito, Dr. Ruy Barbosa, e ao Diretor do Departamento de Vigilância em Saúde, Sr. Edimario, para que sejam adotadas as providências para a  criação de um aplicativo de celular destinado ao recebimento de denúncias de maus-tratos a animais._x000D_
+.</t>
+  </si>
+  <si>
+    <t>1616</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1616/requerimento_vasti_.pdf</t>
+  </si>
+  <si>
+    <t>Requer a implantação de iluminação pública na ladeira de acesso ao distrito de Bentivi.</t>
+  </si>
+  <si>
+    <t>1618</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1618/canal_de_comunicacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhada uma indicação ao Prefeito de Bonito, Dr. Ruy Barbosa, e ao Diretor do Departamento de Vigilância em Saúde, Sr. Edimario, para que sejam adotadas as providências necessárias à criação de um canal de comunicação destinado ao recebimento de denúncias de maus-tratos a animais.</t>
+  </si>
+  <si>
+    <t>1619</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1619/artistas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a valorização dos artistas locais, especialmente por meio da promoção de apresentações culturais e musicais nos fins de semana no Mercado Cultural, bem como durante feriados.</t>
+  </si>
+  <si>
+    <t>1620</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>Eiji Morimura</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1620/whatsapp_scan_2026-04-14_at_11.24.18.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais, requer à Mesa, após ouvido o Plenário, que seja encaminhado expediente ao Poder Executivo Municipal, solicitando ao Excelentíssimo Senhor Prefeito, DR. Ruy Barbosa, bem como a senhora Letícia Cavalcanti, Secretária de Obras e infraestrutura um estudo técnico de viabilidade, com a finalidade de construir o muro da creche José Narciso Ferreira da silva Requalificação da fossa Séptica localizada na Colônia.</t>
+  </si>
+  <si>
+    <t>1622</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1622/solicitacao_de_concurso_publico..pdf</t>
+  </si>
+  <si>
+    <t>Requer-se que a Prefeitura Municipal de Bonito promova, com a máxima urgência, a realização de concurso público para todas as áreas que apresentem demanda por servidores efetivos.</t>
+  </si>
+  <si>
+    <t>1623</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1623/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a construção de uma creche no Distrito de Bentivi.</t>
+  </si>
+  <si>
+    <t>1624</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1624/pedido_de_informacao.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de informações técnicas, administrativas e financeiras sobre a obra_x000D_
+pública da sede da Maguary em Bonito-PE.</t>
+  </si>
+  <si>
+    <t>1627</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1627/cursinho-2.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento N° /2026_x000D_
+ASSUNTO: Solicitação de estudo de viabilidade para criação do Cursinho Popular Municipal de_x000D_
+Bonito – Preparação para o ENEM e vestibulares_x000D_
+Excelentíssimo Senhor Presidente,_x000D_
+O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem,_x000D_
+respeitosamente, requerer à Mesa Diretora, após ouvido o Plenário, que seja encaminhado_x000D_
+expediente ao Chefe do Poder Executivo Municipal, por meio da Secretaria Municipal de Educação,_x000D_
+solicitando a realização de estudo técnico, pedagógico e financeiro visando à implantação do_x000D_
+Cursinho Popular Municipal de Bonito, destinado à oferta gratuita de aulas preparatórias para o_x000D_
+Exame Nacional do Ensino Médio (ENEM) e demais processos seletivos de ingresso no ensino_x000D_
+superio</t>
+  </si>
+  <si>
+    <t>1628</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1628/de_hojeee.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o calçamento das ruas 1 e 2 da Nova Bentivi</t>
+  </si>
+  <si>
+    <t>1629</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1629/tottalimp_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de informações sobre contratação e atuação da empresa Totallimp Prestação de Serviços Ltda.</t>
+  </si>
+  <si>
+    <t>1631</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1631/requerimento_-_onibus_escolar.docx_1.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e_x000D_
+regimentais, vem, respeitosamente, à presença de Vossa Excelência, requerer que,_x000D_
+após ouvido o Plenário, seja encaminhado ofício à Secretaria Municipal de_x000D_
+Educação e à Secretaria Municipal de Transporte, solicitando a realização de_x000D_
+um estudo técnico com a finalidade de viabilizar a disponibilização de um_x000D_
+ônibus escolar para atender os estudantes da comunidade da Agrovila,_x000D_
+localizada no distrito de Alto Bonito.</t>
+  </si>
+  <si>
+    <t>1632</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1632/requerimento_saneamento_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa Diretora, na forma regimental, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito do Município de Bonito – PE, Dr. Ruy Barbosa, bem como à Ilustríssima Senhora Secretária Municipal de Infraestrutura, Letícia Cavalcante, no sentido de viabilizar, com a devida prioridade, a elaboração e execução de um projeto estruturante de saneamento básico, com implantação de sistema de drenagem na Rua Esdras Emiliano (Rua do Sapo), com extensão pela Praça São Sebastião, cruzando a Avenida Dr. Alberto de Oliveira e tendo como destino final o canal do pátio da feira livre.</t>
+  </si>
+  <si>
+    <t>1635</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1635/aula_de_direitos_humanos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhado expediente ao Poder Executivo Municipal, solicitando a implantação de aulas e conteúdos de Direitos Humanos nas escolas da rede municipal de ensino._x000D_
+Indexação</t>
+  </si>
+  <si>
+    <t>1636</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1636/aulas_de_direitos_humanos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, na forma regimental, que seja encaminhado expediente à Secretaria Municipal de Educação, solicitando a realização de estudo técnico-pedagógico com vistas à implementação de aulas de Direitos Humanos nas escolas da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>1637</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1637/requerimento_rua_5_arlindo.pdf</t>
+  </si>
+  <si>
+    <t>Venho, por meio deste, solicitar a atenção de Vossas Senhorias para a necessidade de realização de serviços de infraestrutura na Rua 5, do bairro Arlindo Cavalcante, mais especificamente em seu trecho final, conhecida popularmente como "Rua da Mangueira".</t>
+  </si>
+  <si>
+    <t>1638</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1638/requerimento101.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a adoção de medidas urgentes para melhoria do sistema de fornecimento de água na comunidade de Bentivi, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>1643</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1643/joao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento, Assunto: Solicitação de tubos de cimento para construção de passagens molhadas e reformas de bueiras nos sítios Quilongá, Viração, Imbiribeira e Maxixe</t>
+  </si>
+  <si>
+    <t>1644</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1644/requerimento_alto_bonito_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de serviços de capinação, limpeza urbana e manutenção das ruas e calçadas em Alto Bonito.</t>
+  </si>
+  <si>
+    <t>1645</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1645/reforma_da_escola_do_sitio_moscou_5d_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, depois de cumpridas as formalidades regimentais, que seja encaminhada à Secretária de Educação, Maria Elza, a solicitação de reforma da escola localizada no Sítio Moscou.</t>
+  </si>
+  <si>
+    <t>1647</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1647/requerimento_ab.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhado ao Poder Executivo Municipal e Secretaria de educação e esportes, solicitando providências urgentes quanto à Quadra da Escola João XXIII, localizada no distrito de Alto Bonito.</t>
+  </si>
+  <si>
+    <t>1648</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1648/requerimento_pedido_de_informacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre a obra do prédio da Prefeitura Municipal, atraso na execução e aditivo contratual.</t>
+  </si>
+  <si>
+    <t>1656</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1656/requerimento_rua_imburana_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando providências urgentes para a Rua da Imburana, conhecida popularmente como “Rua da Enchente”, localizada nas proximidades do prédio da merenda escolar, por trás de Erasmo Construção, tendo em vista os diversos transtornos enfrentados pelos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>1657</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1657/quadra_b_assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicito à secretaria de obras Leticia Cavalcante que seja feito o calçamento na quadra B do loteamento São Sebastião.</t>
+  </si>
+  <si>
+    <t>1658</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1658/requerimento_meio_ambiente.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a criação do Programa Municipal de Arborização Urbana no município de Bonito, contemplando sede e distritos.</t>
+  </si>
+  <si>
+    <t>1661</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1661/museu-1.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+    O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer ao Plenário desta Casa Legislativa, após ouvido o soberano plenário, que seja enviado um oficio ao Excelentíssimo Senhor Prefeito Municipal de Bonito, bem como às Secretarias Municipais de Educação e de Turismo, solicitando que seja realizado um estudo de viabilidade técnica, financeira e cultural para a criação do Museu Municipal de Bonito.</t>
+  </si>
+  <si>
+    <t>1662</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1662/requerimento_de_val_asinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais, requer à Mesa, após ouvido o Plenário, que seja encaminhado expediente ao Poder Executivo, solicitar ao Excelentíssimo Senhor Prefeito Ruy Barbosa e às ilustríssima Secretárias: a senhora Letícia Cavalcanti, a solicitação de melhorias no calçamento na rede Elétrica na rede hidráulica e capinação do mato na rua 13,14,15 do jardim América.</t>
+  </si>
+  <si>
+    <t>1663</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1663/requerimento_brragem_de_quilonga_ajustada_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a execução das ações necessárias na barragem de Quilongá para fortalecimento do abastecimento de água da comunidade de Viração e região.</t>
+  </si>
+  <si>
+    <t>1665</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1665/requerimento_joaquim_nabuco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que seja realizado a requalificação da Avenida Joaquim Nabuco, especialmente no trecho que dá acesso à empresa Yazaki, tendo em vista a grande importância da via para a mobilidade urbana, circulação de trabalhadores e desenvolvimento econômico do município.</t>
+  </si>
+  <si>
+    <t>1666</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1666/requerimento_scfv.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a requalificação do SCFV de Bentivi.</t>
+  </si>
+  <si>
+    <t>1669</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1669/req_mutirao_2704.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Henrique da Gold, no exercício de suas atribuições legais e regimentais, requer à Mesa Diretora, após ouvido o Plenário e observadas as formalidades regimentais, que seja encaminhado expediente à Secretaria Municipal de Obras e Infraestrutura, na pessoa da Secretária Letícia Cavalcante, solicitando um estudo técnico e de viabilidade financeira de revitalização estrutural e urbanística da Academia das Cidades, localizada no Bairro do Mutirão, com a implantação de recursos de acessibilidade e a construção de uma pista de skate, visando ampliar as opções de esporte, lazer e inclusão social para a população bonitense.</t>
+  </si>
+  <si>
+    <t>1670</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1670/requerimento_-_calcamento_bentivi.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem muito respeitosamente, requerer, após ouvido o Plenário, que seja encaminhado ofício à Secretaria de Infraestrutura para que seja realizada a obra de calçamento da Rua do Comércio, localizada no Distrito de Bentivi.</t>
+  </si>
+  <si>
+    <t>1674</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1674/poco_artesiano_viracao_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a perfuração e instalação de poço artesiano na comunidade de Viração para atender as famílias atualmente abastecidas por carro-pipa.</t>
+  </si>
+  <si>
+    <t>1675</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1675/matriz_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer à Mesa Diretora, após ouvido o Plenário e observadas as formalidades regimentais, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, Dr. Ruy Barbosa, e à Secretária Municipal de Infraestrutura, Letícia Cavalcanti, solicitando a requalificação da praça localizada em frente à Igreja Matriz, contemplando serviços de recuperação do piso, manutenção e modernização da iluminação pública e demais melhorias necessárias para garantir conforto, segurança, acessibilidade e bem-estar aos frequentadores.</t>
+  </si>
+  <si>
+    <t>1676</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1676/requerimento_seguranca_na_feira.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a adoção de medidas para o reforço da segurança na Feira Livre Municipal, mediante atuação da Guarda Patrimonial e, se necessário, contratação de segurança privada, bem como a solicitação de apoio da Polícia Militar.</t>
+  </si>
+  <si>
+    <t>1678</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1678/requerim8.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de uma avaliação técnica afim de realizar-se melhorias estruturais na Escola Municipal José Piauilino de Melo, localizada na comunidade de Bentivi.</t>
+  </si>
+  <si>
+    <t>1679</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1679/requerimento_-_transporte_universitario_bentivi.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem muito respeitosamente, requerer, após ouvido o Plenário, que seja encaminhado ofício à Secretaria de Transporte do município para que seja disponibilizado transporte universitário gratuito para os estudantes residentes no Distrito de Bentivi que se deslocam diariamente para instituições de ensino superior localizadas em outros municípios.</t>
+  </si>
+  <si>
+    <t>1681</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1681/requerimento_rua_emanuel_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita, com urgência, a colocação de material (piçarra, barro, cascalho ou similar) na estrada rural localizada ao final da Rua Emanuel, no sentido do Sítio Olho d’Água.</t>
+  </si>
+  <si>
+    <t>1682</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1682/praca_da_camara_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer à Mesa Diretora, após ouvido o Plenário e observadas as formalidades regimentais, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, Dr. Ruy Barbosa, e à Secretária Municipal de Infraestrutura, Letícia Cavalcanti, solicitando a implantação de um parque infantil e de equipamentos de lazer na praça localizada ao lado da Câmara Municipal, situada na Rua Félix Portela.</t>
+  </si>
+  <si>
+    <t>1684</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1684/req._poeirao.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhado ao Exmo. Senhor Prefeito do Município, bem como a Secretaria de Obras e Infraestrutura, a Secretária Letícia Cavalcanti, a Secretaria de Educação, a Secretária Maria Elza, solicitando, com caráter de urgência, a substituição e instalação de um novo par de traves no Campo do Poeirão, localizado no Distrito de Alto Bonito, bem como a realização de estudo de viabilidade técnica e financeira para a construção de um vestiário no referido espaço esportivo.</t>
+  </si>
+  <si>
+    <t>1688</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1688/requerimento_de_val_asinado.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhado ao Poder Executivo ao Excelentíssimo Prefeito RUY Barbosa e à Excelentíssima Secretária de Obras e Infraestrutura, Sra. Letícia Cavalcante, solicitando a realização de serviços de recuperação e conserto do calçamento, bem como limpeza e capinação das ruas do Loteamento Jardim Europa.</t>
+  </si>
+  <si>
     <t>1541</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1541/proposta_de_indicacao_legislativa._institui_o_cmj._cm_bonito.pdf</t>
   </si>
   <si>
     <t>A presente Indicação Legislativa tem por finalidade sugerir ao Chefe do Poder Executivo Municipal, a instituição do Conselho Municipal de Promoção de Políticas Públicas para as Juventudes, bem como a criação do Fundo Municipal das Juventudes, no âmbito do Município do Bonito/PE, como instrumentos permanentes de formulação, acompanhamento, controle social e financiamento das políticas públicas destinadas às juventudes.</t>
+  </si>
+  <si>
+    <t>1642</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1642/indicacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a criação de equipe emergencial de apoio para manutenção preventiva e emergencial das estradas principais e vicinais da zona rural durante o período de inverno no município de Bonito.</t>
+  </si>
+  <si>
+    <t>1603</t>
+  </si>
+  <si>
+    <t>EMEA</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1603/emenda_ao_projeto_04_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: Acrescenta dispositivos ao Projeto de Lei nº 04/2026, que altera e acresce dispositivos da Lei Municipal nº 1.297/2022, que regulamenta o Serviço de Transporte Escolar no Município de Bonito.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>EMEM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1523/emenda_ao_regimento_interno_assinado_3.pdf</t>
   </si>
   <si>
     <t>EMENTA:_x000D_
 Altera o Art. 34 do Regimento Interno da Câmara Municipal de_x000D_
 Bonito-PE, para disciplinar o período, os dias e o horário de realização_x000D_
 das reuniões ordinárias.</t>
   </si>
   <si>
+    <t>1604</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1604/emenda_modificativa._pl_04-2026._autoria_de_paulinho_de_deva._cm_bonito_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVO DO PROJETO DE LEI Nº 04/2026, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
+  </si>
+  <si>
     <t>1562</t>
   </si>
   <si>
     <t>EMES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1562/emenda_supressiva_-_projeto_de_lei_01_2026.docx_1.pdf</t>
   </si>
   <si>
     <t>Suprime dispositivo ao Projeto de Lei nº 01/2026, que regulamenta a concessão do Título de Cidadão Bonitense e de outras honrarias municipais.</t>
+  </si>
+  <si>
+    <t>1608</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1608/emenda_supressiva_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MENDA SUPRESSIVA Nº     /2026 AO PROJETO DE LEI Nº 5/2026</t>
+  </si>
+  <si>
+    <t>1655</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1655/emenda_supressiva_1_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>*Suprime dispositivos do Projeto de Lei nº 58/2026, que dispõe sobre a concessão de Título de Cidadão Honorário no Município de Bonito-PE.*</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>VOT1</t>
   </si>
   <si>
     <t>Voto de Aplauso</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1543/voto_de_aplauso_dr._marcos_ex_procurador_da_camara_assinado.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS ao DR. MARCUS LUIZ GALVÃO VELOSO DO NASCIMENTO.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1549/voto_e_aplauso_cordenadoria_da_mulher_assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador José Holanda Cavalcanti Filho, no uso de suas atribuições legais conferidas por esta Casa Legislativa, vem, por meio deste Voto de Aplauso, aplaudir a Coordenadoria da Mulher pelo excelente trabalho realizado em nossa cidade na defesa das causas das mulheres.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1552/voto_leticia_vasti.pdf</t>
   </si>
   <si>
     <t>Solicita que seja concedido à outorga de VOTO DE APLAUSO a Ilustríssima Secretária de Obras e Infraestrutura Letícia Cavalcanti em reconhecimento_x000D_
 ao seu trabalho, compromisso e dedicação na melhoria na infraestrutura urbana e rural de nossa cidade.</t>
   </si>
   <si>
+    <t>1583</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1583/voto_de_aplauso_vasti.pdf</t>
+  </si>
+  <si>
+    <t>Requer, após cumpridas as formalidades regimentais, a concessão de VOTO DE APLAUSO ao advogado José Valdir da Silva, OAB/PE 11.779-D, em reconhecimento à sua relevante trajetória profissional e aos serviços prestados ao município de Bonito – PE.</t>
+  </si>
+  <si>
+    <t>1621</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1621/whatsapp_scan_2026-04-14_at_11.23.25_1.pdf</t>
+  </si>
+  <si>
+    <t>Venho por intermédio deste, requerer à Mesa Diretora, depois de cumpridas as formalidades regimentais, que seja concedido à outorga de VOTO DE APLAUSO   ao grupo Clube de Desbravadores da igreja Adventista do Sétimo Dia.</t>
+  </si>
+  <si>
+    <t>1630</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1630/requerimento_voto_aplauso_igreja_vida_com_deus_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Aplausos pelos 10 anos da igreja VIDA COM DEUS.</t>
+  </si>
+  <si>
+    <t>1672</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1672/voto_de_apaluso_apara_policarpo_e_aline_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer à Mesa Diretora, após ouvido o Plenário e observadas as formalidades regimentais, que seja consignado nos anais desta Casa Legislativa Voto de Aplauso aos senhores Policarpo Macedo Teotônio e Aline Santos de Oliveira Macedo pela inauguração do novo empreendimento na cidade, a academia GYMnasium, contribuindo para o fortalecimento do comércio local, a geração de oportunidades e a promoção da saúde e da qualidade de vida da população.</t>
+  </si>
+  <si>
     <t>1530</t>
   </si>
   <si>
     <t>VOT2</t>
   </si>
   <si>
     <t>Voto de Pesar</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1530/voto_de_pesar_paulinho_assinado.pdf</t>
   </si>
   <si>
     <t>voto de pesar aos famíliares do Senhor Juracir Miguel da Silva</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1550/voto_de_pesar_rafael_de_joel_assinado_1.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer à Mesa Diretora, após ouvido o Plenário, que seja consignado nos anais desta Casa Legislativa VOTO DE PESAR pelo falecimento de Rafael Ferreira dos Santos, ocorrido a dias atrás.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1557/voto_de_pesar.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR, manifesta profundo pesar pelo falecimento da Sra. RISONILDA MARIA,_x000D_
 ocorrido recentemente.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1558/voto_de_pesar_.pdf</t>
   </si>
   <si>
     <t>Voto de pesar para Severina Rosena da Silva,_x000D_
 Mãe de Baia costureira, viúva de capitão do mato, a mesma faleceu dia 22/02/26 em sua residência, no bairro do Mutirão.</t>
+  </si>
+  <si>
+    <t>1671</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1671/pesar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer à Mesa Diretora, após ouvido o Plenário e observadas as formalidades regimentais, que seja consignado nos anais desta Casa Legislativa Voto de Pesar pelo falecimento de Mikael Matías, ocorrido na manhã do dia 1º de junho de 2026</t>
+  </si>
+  <si>
+    <t>1605</t>
+  </si>
+  <si>
+    <t>PLCO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1605/regulamenta2c_o_tratamento_fora_do_domicilio_29_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta, no âmbito do Município de Bonito - PE, o Tratamento Fora do_x000D_
+Domicílio (TFD) para pacientes em radioterapia pelo SUS, com base na Portaria_x000D_
+GM/MS nº 8.516, de 23 de outubro de 2025, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1195,67 +2369,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1540/ata_eletronica_da_1a_reuniao_ordinaria_da_2a_sessao_legislativa_da_49a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1560/ata_eletronica_da_2a_reuniao_ordinaria_da_2a_sessao_legislativa_da_49a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1563/ata_eletronica_da_3a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1568/ata_eletronica_da_4a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1581/ata_eletronica_da_5a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1561/ata_eletronica_da_1a_reuniao_extraordinaria_da_2a_sessao_legislativa_da_49a.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1564/ata_eletronica_da_2a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1531/projeto_executivo_2026-1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1534/proj._executivo_-_adequacao_do_salario_min.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1535/projeto_do_executivo_03.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1569/projeto_de_lei_do_executivo_042026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1582/projeto_do_excutivo_05-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1519/criterios_para_horrariass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1520/pl_deniminacao_de_ruas_joao_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1542/autoriza_o_prefeito_municipal_a_atualizar_a_tabela_de_diarias_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1551/dispoe_sobre_aditivo_ao_projeto_de_lei_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1570/projeto_lei_01-2026_assinado..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1573/disk_180_11.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1574/animais-1-1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1580/projeto_de_lei_da_3o_idade_fazenda_nova_assinado..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1521/lei_queimadas_cmv_2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1527/ponte_do_joel_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1532/julgamento_2020_e_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1533/julgamento_2020_e_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1522/whatsapp_scan_2026-02-02_at_21.31.17_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1547/projeto_de_resolucao_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1524/requerimento_de_asfalto_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1525/pavimentacao_rei_jesus_10.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1526/requerimento_terreno_caps_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1528/camscanner_03-02-2026_14.10_8.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1529/requerimento_elevador_didi.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1537/manutencao_macaco_de_pedra_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1538/iluminacao_publica_-_requerimento.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1539/requerimento_limpeza_do_canal_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1544/requerimento_atualizado_da_tabela_de_progressao_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1545/requerimento_vasti.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1546/1102.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1548/manutencao_engenho_do_para_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1553/requerimento_estradas_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1554/pedido_de_informacao_cmb_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1555/requerimento_saneamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1556/reqpf.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1559/req_2302-1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1565/requerimento_praca..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1566/timbrado_camara_2025-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1567/requerimento_pedidi_de_informacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1571/requerimento_transporte_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1572/requerimento_calcamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1575/requerimentohoje.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1576/iluminacao_publica_-_requerimento.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1577/11_de_marco.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1578/banheiro_publico_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1579/requerimento_3o_idade_semanda_santa.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1541/proposta_de_indicacao_legislativa._institui_o_cmj._cm_bonito.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1523/emenda_ao_regimento_interno_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1562/emenda_supressiva_-_projeto_de_lei_01_2026.docx_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1543/voto_de_aplauso_dr._marcos_ex_procurador_da_camara_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1549/voto_e_aplauso_cordenadoria_da_mulher_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1552/voto_leticia_vasti.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1530/voto_de_pesar_paulinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1550/voto_de_pesar_rafael_de_joel_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1557/voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1558/voto_de_pesar_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1540/ata_eletronica_da_1a_reuniao_ordinaria_da_2a_sessao_legislativa_da_49a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1560/ata_eletronica_da_2a_reuniao_ordinaria_da_2a_sessao_legislativa_da_49a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1563/ata_eletronica_da_3a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1568/ata_eletronica_da_4a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1581/ata_eletronica_da_5a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1589/ata_eletronica_da_6a.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1595/ata_eletronica_da_7a_reuniao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1601/ata_eletronica_da_8a_reuniao_ordinaria_da_2a_sessao_legislativa_da_49a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1611/atanova.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1625/ata_eletronica_da_10a_reuniao_ordinaria_da_2a_sessao_legislativa_da_49a.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1626/ata_eletronica_da_11a_reuniao_ordinaria_da_2a_sessao_legislativa_da_49a.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1640/relatorio_7_ata.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1649/ata_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1653/ata_eletronica_da_14a_reuniao_ordinaria_da_2a_sessao_legislativa_da_49a.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1667/ata15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1673/ata_eletronica_da_16a_reuniao_ordinaria_da_2a_sessao_legislativa_da_49a.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1680/ata_eletronica_da_17a_reuniao_ordinaria_da_2a_sessao_legislativa_da_49a.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1561/ata_eletronica_da_1a_reuniao_extraordinaria_da_2a_sessao_legislativa_da_49a.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1564/ata_eletronica_da_2a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1612/ata_eletronica_da_3a_reuniao_extraordinaria_da_2a_sessao_legislativa_da_49a.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1654/ata_eletronica_da_4a_reuniao_extraordinaria_da_2a_sessao_legislativa_da_49a.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1531/projeto_executivo_2026-1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1534/proj._executivo_-_adequacao_do_salario_min.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1535/executivo_no3.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1607/projeto_do_excutivo_05-2026_atualizado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1592/projetodoexecutivo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1652/projeto_de_lei_do_executivo_08.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1659/projeto_de_lei_executivo_09.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1689/projeto_de_lei_14_executivo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1690/projeto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1519/criterios_para_horrarias_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1520/pl_deniminacao_de_ruas_joao_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1542/autoriza_o_prefeito_municipal_a_atualizar_a_tabela_de_diarias_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1551/dispoe_sobre_aditivo_ao_projeto_de_lei_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1570/projeto_paulinho_atualizado_2._assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1573/disk_180_11.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1574/pl_cadastro_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1580/projeto_de_lei_da_3o_idade_fazenda_nova_assinado..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1599/projetodeleij.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1606/primeiro_emprego_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1617/animais-3.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1633/pl_concessao_de_beneficios_fiscais_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1634/operacoes_de_carga_e_descarga_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1641/tea_vasti.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1646/projeto_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1660/dispoe_sobre_o_reconhecimento_da_feira_de_alto_bonito_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1664/dispoe_sobre_o_reconhecimento_da_feira_de_alto_bonito_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1668/pl._cras_lar_michele_regina_de_albuquerque_silva._cm_bonito_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1687/pl_cadastro_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1521/lei_queimadas_cmv_2.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1527/ponte_do_joel_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1614/abril_laranja_assinado.docx.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1532/julgamento_2020_e_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1533/julgamento_2020_e_2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1585/titulo_de_cidadao_bonitense_jorge_assinado_1_holandinha_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1639/titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1650/criterios_para_horrarias_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1651/timbrado_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1677/criterios_para_horrarias_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1683/timbrado_-_novo_5.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1685/concede_a_medalha_de_honra_ao_merito_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1522/whatsapp_scan_2026-02-02_at_21.31.17_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1547/projeto_de_resolucao_2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1686/criterios_para_horrarias_corrigido_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1524/requerimento_de_asfalto_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1525/pavimentacao_rei_jesus_10.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1526/requerimento_terreno_caps_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1528/camscanner_03-02-2026_14.10_8.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1529/requerimento_elevador_didi.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1537/manutencao_macaco_de_pedra_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1538/iluminacao_publica_-_requerimento.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1539/requerimento_limpeza_do_canal_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1544/requerimento_atualizado_da_tabela_de_progressao_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1545/requerimento_vasti.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1546/1102.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1548/manutencao_engenho_do_para_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1553/requerimento_estradas_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1554/pedido_de_informacao_cmb_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1555/requerimento_saneamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1556/reqpf.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1559/req_2302-1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1565/requerimento_praca..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1566/timbrado_camara_2025-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1567/requerimento_pedidi_de_informacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1571/requerimento_transporte_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1572/requerimento_calcamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1575/requerimentohoje.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1576/iluminacao_publica_-_requerimento.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1577/11_de_marco.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1578/banheiro_publico_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1579/requerimento_3o_idade_semanda_santa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1584/requerimento_certo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1587/pavimentacao_rua_projetada1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1590/requerimento_final_timbrado_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1591/requerimento_-_disponibilizacao_de_implanon.docx_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1593/cursinho-1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1594/vicinais_v2_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1596/aula_de_direitos_humanos_assinado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1597/quadra_eti_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1598/requerimento_mulheres_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1600/requerimento_poco.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1602/31-1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1609/requerimentopocobentivi.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1610/requerimento_instalacao_de_estrutura_coberta.docx.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1613/requerimento2c_construcao_de_pista_de_velocross_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1615/app_maus_tratos.docx.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1616/requerimento_vasti_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1618/canal_de_comunicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1619/artistas_assinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1620/whatsapp_scan_2026-04-14_at_11.24.18.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1622/solicitacao_de_concurso_publico..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1623/requerimento.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1624/pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1627/cursinho-2.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1628/de_hojeee.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1629/tottalimp_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1631/requerimento_-_onibus_escolar.docx_1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1632/requerimento_saneamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1635/aula_de_direitos_humanos_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1636/aulas_de_direitos_humanos_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1637/requerimento_rua_5_arlindo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1638/requerimento101.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1643/joao_assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1644/requerimento_alto_bonito_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1645/reforma_da_escola_do_sitio_moscou_5d_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1647/requerimento_ab.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1648/requerimento_pedido_de_informacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1656/requerimento_rua_imburana_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1657/quadra_b_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1658/requerimento_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1661/museu-1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1662/requerimento_de_val_asinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1663/requerimento_brragem_de_quilonga_ajustada_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1665/requerimento_joaquim_nabuco_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1666/requerimento_scfv.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1669/req_mutirao_2704.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1670/requerimento_-_calcamento_bentivi.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1674/poco_artesiano_viracao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1675/matriz_assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1676/requerimento_seguranca_na_feira.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1678/requerim8.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1679/requerimento_-_transporte_universitario_bentivi.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1681/requerimento_rua_emanuel_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1682/praca_da_camara_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1684/req._poeirao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1688/requerimento_de_val_asinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1541/proposta_de_indicacao_legislativa._institui_o_cmj._cm_bonito.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1642/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1603/emenda_ao_projeto_04_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1523/emenda_ao_regimento_interno_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1604/emenda_modificativa._pl_04-2026._autoria_de_paulinho_de_deva._cm_bonito_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1562/emenda_supressiva_-_projeto_de_lei_01_2026.docx_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1608/emenda_supressiva_assinado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1655/emenda_supressiva_1_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1543/voto_de_aplauso_dr._marcos_ex_procurador_da_camara_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1549/voto_e_aplauso_cordenadoria_da_mulher_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1552/voto_leticia_vasti.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1583/voto_de_aplauso_vasti.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1621/whatsapp_scan_2026-04-14_at_11.23.25_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1630/requerimento_voto_aplauso_igreja_vida_com_deus_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1672/voto_de_apaluso_apara_policarpo_e_aline_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1530/voto_de_pesar_paulinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1550/voto_de_pesar_rafael_de_joel_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1557/voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1558/voto_de_pesar_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1671/pesar_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bonito.pe.leg.br/media/sapl/public/materialegislativa/2026/1605/regulamenta2c_o_tratamento_fora_do_domicilio_29_assinado_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H64"/>
+  <dimension ref="A1:H169"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="149.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="160.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1364,1542 +2538,4227 @@
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="F9" t="s">
+      <c r="H9" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B10" t="s">
-[...14 lines deleted...]
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>48</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="D12" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H14" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>63</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="D15" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D16" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>24</v>
+        <v>72</v>
       </c>
       <c r="D17" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="H17" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="D18" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="H18" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="E19" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="H19" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>80</v>
+      </c>
+      <c r="E20" t="s">
         <v>81</v>
       </c>
-      <c r="B20" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G20" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H20" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>86</v>
+        <v>20</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="E21" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D22" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="E22" t="s">
+        <v>81</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="F22" t="s">
+      <c r="H22" t="s">
         <v>92</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" t="s">
+        <v>94</v>
+      </c>
+      <c r="E23" t="s">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>91</v>
       </c>
       <c r="F23" t="s">
         <v>96</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>97</v>
       </c>
       <c r="H23" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E24" t="s">
+        <v>95</v>
+      </c>
+      <c r="F24" t="s">
+        <v>96</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="E24" t="s">
+      <c r="H24" t="s">
         <v>101</v>
-      </c>
-[...7 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D25" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="E25" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="F25" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="H25" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D26" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="E26" t="s">
-        <v>110</v>
+        <v>95</v>
       </c>
       <c r="F26" t="s">
-        <v>60</v>
+        <v>96</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="H26" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D27" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="E27" t="s">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="F27" t="s">
         <v>96</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="H27" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D28" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="E28" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>95</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="H28" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="D29" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="E29" t="s">
-        <v>120</v>
+        <v>95</v>
       </c>
       <c r="F29" t="s">
-        <v>124</v>
+        <v>96</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="H29" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="D30" t="s">
+        <v>94</v>
+      </c>
+      <c r="E30" t="s">
+        <v>95</v>
+      </c>
+      <c r="F30" t="s">
+        <v>96</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H30" t="s">
         <v>119</v>
-      </c>
-[...10 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="D31" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="E31" t="s">
-        <v>120</v>
+        <v>95</v>
       </c>
       <c r="F31" t="s">
-        <v>132</v>
+        <v>96</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="H31" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="D32" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="E32" t="s">
-        <v>120</v>
+        <v>95</v>
       </c>
       <c r="F32" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
       <c r="H32" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>138</v>
+        <v>126</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E33" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="F33" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="H33" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>82</v>
+        <v>16</v>
       </c>
       <c r="D34" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E34" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="F34" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="H34" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>86</v>
+        <v>20</v>
       </c>
       <c r="D35" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E35" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="F35" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="H35" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>150</v>
+        <v>24</v>
       </c>
       <c r="D36" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E36" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="F36" t="s">
-        <v>73</v>
+        <v>129</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="H36" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>154</v>
+        <v>28</v>
       </c>
       <c r="D37" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E37" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="F37" t="s">
-        <v>155</v>
+        <v>142</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="H37" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>158</v>
+        <v>145</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>159</v>
+        <v>32</v>
       </c>
       <c r="D38" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E38" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="F38" t="s">
-        <v>78</v>
+        <v>146</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>160</v>
+        <v>147</v>
       </c>
       <c r="H38" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>162</v>
+        <v>149</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>163</v>
+        <v>36</v>
       </c>
       <c r="D39" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E39" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="F39" t="s">
-        <v>96</v>
+        <v>146</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>164</v>
+        <v>150</v>
       </c>
       <c r="H39" t="s">
-        <v>165</v>
+        <v>151</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>166</v>
+        <v>152</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>167</v>
+        <v>40</v>
       </c>
       <c r="D40" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E40" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="F40" t="s">
-        <v>128</v>
+        <v>142</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>168</v>
+        <v>153</v>
       </c>
       <c r="H40" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>171</v>
+        <v>44</v>
       </c>
       <c r="D41" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E41" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="F41" t="s">
-        <v>60</v>
+        <v>156</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="H41" t="s">
-        <v>173</v>
+        <v>158</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>175</v>
+        <v>48</v>
       </c>
       <c r="D42" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E42" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="F42" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="H42" t="s">
-        <v>177</v>
+        <v>161</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>178</v>
+        <v>162</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>179</v>
+        <v>52</v>
       </c>
       <c r="D43" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E43" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="F43" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>180</v>
+        <v>163</v>
       </c>
       <c r="H43" t="s">
-        <v>181</v>
+        <v>164</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>182</v>
+        <v>165</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>183</v>
+        <v>56</v>
       </c>
       <c r="D44" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E44" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="F44" t="s">
-        <v>78</v>
+        <v>129</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>184</v>
+        <v>166</v>
       </c>
       <c r="H44" t="s">
-        <v>185</v>
+        <v>167</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>186</v>
+        <v>168</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>187</v>
+        <v>60</v>
       </c>
       <c r="D45" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E45" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="F45" t="s">
-        <v>78</v>
+        <v>129</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
       <c r="H45" t="s">
-        <v>189</v>
+        <v>170</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>190</v>
+        <v>171</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>191</v>
+        <v>64</v>
       </c>
       <c r="D46" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E46" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="F46" t="s">
-        <v>146</v>
+        <v>172</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>192</v>
+        <v>173</v>
       </c>
       <c r="H46" t="s">
-        <v>193</v>
+        <v>174</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>194</v>
+        <v>175</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>195</v>
+        <v>68</v>
       </c>
       <c r="D47" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E47" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="F47" t="s">
-        <v>73</v>
+        <v>172</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>196</v>
+        <v>176</v>
       </c>
       <c r="H47" t="s">
-        <v>197</v>
+        <v>177</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>198</v>
+        <v>178</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>199</v>
+        <v>72</v>
       </c>
       <c r="D48" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E48" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="F48" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>200</v>
+        <v>179</v>
       </c>
       <c r="H48" t="s">
-        <v>201</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>202</v>
+        <v>181</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>203</v>
+        <v>76</v>
       </c>
       <c r="D49" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E49" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="F49" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>204</v>
+        <v>182</v>
       </c>
       <c r="H49" t="s">
-        <v>205</v>
+        <v>183</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>206</v>
+        <v>184</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>207</v>
+        <v>185</v>
       </c>
       <c r="D50" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E50" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="F50" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>208</v>
+        <v>186</v>
       </c>
       <c r="H50" t="s">
-        <v>209</v>
+        <v>187</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>210</v>
+        <v>188</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="D51" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="E51" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="F51" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>212</v>
+        <v>190</v>
       </c>
       <c r="H51" t="s">
-        <v>213</v>
+        <v>191</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>214</v>
+        <v>192</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>215</v>
+        <v>10</v>
       </c>
       <c r="D52" t="s">
-        <v>119</v>
+        <v>193</v>
       </c>
       <c r="E52" t="s">
-        <v>120</v>
+        <v>194</v>
       </c>
       <c r="F52" t="s">
-        <v>78</v>
+        <v>195</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>216</v>
+        <v>196</v>
       </c>
       <c r="H52" t="s">
-        <v>217</v>
+        <v>197</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>218</v>
+        <v>198</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>219</v>
+        <v>16</v>
       </c>
       <c r="D53" t="s">
-        <v>119</v>
+        <v>193</v>
       </c>
       <c r="E53" t="s">
-        <v>120</v>
+        <v>194</v>
       </c>
       <c r="F53" t="s">
-        <v>96</v>
+        <v>199</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="H53" t="s">
-        <v>221</v>
+        <v>201</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>222</v>
+        <v>202</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>223</v>
+        <v>20</v>
       </c>
       <c r="D54" t="s">
-        <v>119</v>
+        <v>193</v>
       </c>
       <c r="E54" t="s">
-        <v>120</v>
+        <v>194</v>
       </c>
       <c r="F54" t="s">
-        <v>73</v>
+        <v>199</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>224</v>
+        <v>203</v>
       </c>
       <c r="H54" t="s">
-        <v>225</v>
+        <v>204</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>226</v>
+        <v>205</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>10</v>
+        <v>206</v>
       </c>
       <c r="D55" t="s">
-        <v>227</v>
+        <v>207</v>
       </c>
       <c r="E55" t="s">
-        <v>228</v>
+        <v>208</v>
       </c>
       <c r="F55" t="s">
-        <v>142</v>
+        <v>209</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>229</v>
+        <v>210</v>
       </c>
       <c r="H55" t="s">
-        <v>230</v>
+        <v>211</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>231</v>
+        <v>212</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>10</v>
+        <v>213</v>
       </c>
       <c r="D56" t="s">
-        <v>232</v>
+        <v>207</v>
       </c>
       <c r="E56" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="F56" t="s">
-        <v>60</v>
+        <v>209</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>234</v>
+        <v>214</v>
       </c>
       <c r="H56" t="s">
-        <v>235</v>
+        <v>215</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>236</v>
+        <v>216</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>77</v>
+        <v>217</v>
       </c>
       <c r="D57" t="s">
-        <v>237</v>
+        <v>207</v>
       </c>
       <c r="E57" t="s">
-        <v>238</v>
+        <v>208</v>
       </c>
       <c r="F57" t="s">
-        <v>142</v>
+        <v>199</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>239</v>
+        <v>218</v>
       </c>
       <c r="H57" t="s">
-        <v>240</v>
+        <v>219</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>241</v>
+        <v>220</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>10</v>
+        <v>221</v>
       </c>
       <c r="D58" t="s">
-        <v>242</v>
+        <v>207</v>
       </c>
       <c r="E58" t="s">
-        <v>243</v>
+        <v>208</v>
       </c>
       <c r="F58" t="s">
-        <v>73</v>
+        <v>146</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>244</v>
+        <v>222</v>
       </c>
       <c r="H58" t="s">
-        <v>245</v>
+        <v>223</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>16</v>
+        <v>225</v>
       </c>
       <c r="D59" t="s">
-        <v>242</v>
+        <v>207</v>
       </c>
       <c r="E59" t="s">
-        <v>243</v>
+        <v>208</v>
       </c>
       <c r="F59" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>247</v>
+        <v>226</v>
       </c>
       <c r="H59" t="s">
-        <v>248</v>
+        <v>227</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>249</v>
+        <v>228</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>20</v>
+        <v>229</v>
       </c>
       <c r="D60" t="s">
-        <v>242</v>
+        <v>207</v>
       </c>
       <c r="E60" t="s">
-        <v>243</v>
+        <v>208</v>
       </c>
       <c r="F60" t="s">
-        <v>155</v>
+        <v>199</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>250</v>
+        <v>230</v>
       </c>
       <c r="H60" t="s">
-        <v>251</v>
+        <v>231</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>252</v>
+        <v>232</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>10</v>
+        <v>233</v>
       </c>
       <c r="D61" t="s">
-        <v>253</v>
+        <v>207</v>
       </c>
       <c r="E61" t="s">
-        <v>254</v>
+        <v>208</v>
       </c>
       <c r="F61" t="s">
-        <v>73</v>
+        <v>129</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>255</v>
+        <v>234</v>
       </c>
       <c r="H61" t="s">
-        <v>256</v>
+        <v>235</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>257</v>
+        <v>236</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>16</v>
+        <v>237</v>
       </c>
       <c r="D62" t="s">
-        <v>253</v>
+        <v>207</v>
       </c>
       <c r="E62" t="s">
-        <v>254</v>
+        <v>208</v>
       </c>
       <c r="F62" t="s">
-        <v>96</v>
+        <v>146</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>258</v>
+        <v>238</v>
       </c>
       <c r="H62" t="s">
-        <v>259</v>
+        <v>239</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>260</v>
+        <v>240</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>20</v>
+        <v>241</v>
       </c>
       <c r="D63" t="s">
-        <v>253</v>
+        <v>207</v>
       </c>
       <c r="E63" t="s">
-        <v>254</v>
+        <v>208</v>
       </c>
       <c r="F63" t="s">
-        <v>73</v>
+        <v>129</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>261</v>
+        <v>242</v>
       </c>
       <c r="H63" t="s">
-        <v>262</v>
+        <v>243</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>244</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" t="s">
+        <v>245</v>
+      </c>
+      <c r="E64" t="s">
+        <v>246</v>
+      </c>
+      <c r="F64" t="s">
+        <v>129</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H64" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>249</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" t="s">
+        <v>250</v>
+      </c>
+      <c r="E65" t="s">
+        <v>251</v>
+      </c>
+      <c r="F65" t="s">
+        <v>199</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H65" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>254</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>16</v>
+      </c>
+      <c r="D66" t="s">
+        <v>250</v>
+      </c>
+      <c r="E66" t="s">
+        <v>251</v>
+      </c>
+      <c r="F66" t="s">
+        <v>129</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H66" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>257</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
+        <v>258</v>
+      </c>
+      <c r="E67" t="s">
+        <v>259</v>
+      </c>
+      <c r="F67" t="s">
+        <v>129</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H67" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>262</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>16</v>
+      </c>
+      <c r="D68" t="s">
+        <v>258</v>
+      </c>
+      <c r="E68" t="s">
+        <v>259</v>
+      </c>
+      <c r="F68" t="s">
         <v>263</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="G68" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H68" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>266</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>20</v>
+      </c>
+      <c r="D69" t="s">
+        <v>258</v>
+      </c>
+      <c r="E69" t="s">
+        <v>259</v>
+      </c>
+      <c r="F69" t="s">
+        <v>267</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H69" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>270</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
         <v>24</v>
       </c>
-      <c r="D64" t="s">
-[...5 lines deleted...]
-      <c r="F64" t="s">
+      <c r="D70" t="s">
+        <v>258</v>
+      </c>
+      <c r="E70" t="s">
+        <v>259</v>
+      </c>
+      <c r="F70" t="s">
+        <v>271</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H70" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>274</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>28</v>
+      </c>
+      <c r="D71" t="s">
+        <v>258</v>
+      </c>
+      <c r="E71" t="s">
+        <v>259</v>
+      </c>
+      <c r="F71" t="s">
+        <v>195</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H71" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>277</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>32</v>
+      </c>
+      <c r="D72" t="s">
+        <v>258</v>
+      </c>
+      <c r="E72" t="s">
+        <v>259</v>
+      </c>
+      <c r="F72" t="s">
+        <v>199</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H72" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>280</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73" t="s">
+        <v>258</v>
+      </c>
+      <c r="E73" t="s">
+        <v>259</v>
+      </c>
+      <c r="F73" t="s">
+        <v>281</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H73" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>284</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>40</v>
+      </c>
+      <c r="D74" t="s">
+        <v>258</v>
+      </c>
+      <c r="E74" t="s">
+        <v>259</v>
+      </c>
+      <c r="F74" t="s">
+        <v>156</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H74" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>287</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>44</v>
+      </c>
+      <c r="D75" t="s">
+        <v>258</v>
+      </c>
+      <c r="E75" t="s">
+        <v>259</v>
+      </c>
+      <c r="F75" t="s">
+        <v>142</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H75" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>290</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>48</v>
+      </c>
+      <c r="D76" t="s">
+        <v>258</v>
+      </c>
+      <c r="E76" t="s">
+        <v>259</v>
+      </c>
+      <c r="F76" t="s">
+        <v>172</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H76" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>293</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>52</v>
+      </c>
+      <c r="D77" t="s">
+        <v>258</v>
+      </c>
+      <c r="E77" t="s">
+        <v>259</v>
+      </c>
+      <c r="F77" t="s">
         <v>146</v>
       </c>
-      <c r="G64" s="1" t="s">
-[...3 lines deleted...]
-        <v>265</v>
+      <c r="G77" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H77" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>296</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>56</v>
+      </c>
+      <c r="D78" t="s">
+        <v>258</v>
+      </c>
+      <c r="E78" t="s">
+        <v>259</v>
+      </c>
+      <c r="F78" t="s">
+        <v>199</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H78" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>299</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>60</v>
+      </c>
+      <c r="D79" t="s">
+        <v>258</v>
+      </c>
+      <c r="E79" t="s">
+        <v>259</v>
+      </c>
+      <c r="F79" t="s">
+        <v>267</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H79" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>302</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>64</v>
+      </c>
+      <c r="D80" t="s">
+        <v>258</v>
+      </c>
+      <c r="E80" t="s">
+        <v>259</v>
+      </c>
+      <c r="F80" t="s">
+        <v>129</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H80" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>305</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>68</v>
+      </c>
+      <c r="D81" t="s">
+        <v>258</v>
+      </c>
+      <c r="E81" t="s">
+        <v>259</v>
+      </c>
+      <c r="F81" t="s">
+        <v>156</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H81" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>308</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>72</v>
+      </c>
+      <c r="D82" t="s">
+        <v>258</v>
+      </c>
+      <c r="E82" t="s">
+        <v>259</v>
+      </c>
+      <c r="F82" t="s">
+        <v>172</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H82" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>311</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>76</v>
+      </c>
+      <c r="D83" t="s">
+        <v>258</v>
+      </c>
+      <c r="E83" t="s">
+        <v>259</v>
+      </c>
+      <c r="F83" t="s">
+        <v>146</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H83" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>314</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>185</v>
+      </c>
+      <c r="D84" t="s">
+        <v>258</v>
+      </c>
+      <c r="E84" t="s">
+        <v>259</v>
+      </c>
+      <c r="F84" t="s">
+        <v>146</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H84" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>317</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>189</v>
+      </c>
+      <c r="D85" t="s">
+        <v>258</v>
+      </c>
+      <c r="E85" t="s">
+        <v>259</v>
+      </c>
+      <c r="F85" t="s">
+        <v>156</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H85" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>320</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>321</v>
+      </c>
+      <c r="D86" t="s">
+        <v>258</v>
+      </c>
+      <c r="E86" t="s">
+        <v>259</v>
+      </c>
+      <c r="F86" t="s">
+        <v>142</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H86" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>324</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>325</v>
+      </c>
+      <c r="D87" t="s">
+        <v>258</v>
+      </c>
+      <c r="E87" t="s">
+        <v>259</v>
+      </c>
+      <c r="F87" t="s">
+        <v>156</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H87" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>328</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>329</v>
+      </c>
+      <c r="D88" t="s">
+        <v>258</v>
+      </c>
+      <c r="E88" t="s">
+        <v>259</v>
+      </c>
+      <c r="F88" t="s">
+        <v>267</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H88" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>332</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>333</v>
+      </c>
+      <c r="D89" t="s">
+        <v>258</v>
+      </c>
+      <c r="E89" t="s">
+        <v>259</v>
+      </c>
+      <c r="F89" t="s">
+        <v>172</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H89" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>336</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>337</v>
+      </c>
+      <c r="D90" t="s">
+        <v>258</v>
+      </c>
+      <c r="E90" t="s">
+        <v>259</v>
+      </c>
+      <c r="F90" t="s">
+        <v>281</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H90" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>340</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>341</v>
+      </c>
+      <c r="D91" t="s">
+        <v>258</v>
+      </c>
+      <c r="E91" t="s">
+        <v>259</v>
+      </c>
+      <c r="F91" t="s">
+        <v>146</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H91" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>344</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>345</v>
+      </c>
+      <c r="D92" t="s">
+        <v>258</v>
+      </c>
+      <c r="E92" t="s">
+        <v>259</v>
+      </c>
+      <c r="F92" t="s">
+        <v>199</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H92" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>348</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>349</v>
+      </c>
+      <c r="D93" t="s">
+        <v>258</v>
+      </c>
+      <c r="E93" t="s">
+        <v>259</v>
+      </c>
+      <c r="F93" t="s">
+        <v>142</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H93" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>352</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>353</v>
+      </c>
+      <c r="D94" t="s">
+        <v>258</v>
+      </c>
+      <c r="E94" t="s">
+        <v>259</v>
+      </c>
+      <c r="F94" t="s">
+        <v>172</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H94" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>356</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>357</v>
+      </c>
+      <c r="D95" t="s">
+        <v>258</v>
+      </c>
+      <c r="E95" t="s">
+        <v>259</v>
+      </c>
+      <c r="F95" t="s">
+        <v>263</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H95" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>360</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>361</v>
+      </c>
+      <c r="D96" t="s">
+        <v>258</v>
+      </c>
+      <c r="E96" t="s">
+        <v>259</v>
+      </c>
+      <c r="F96" t="s">
+        <v>267</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H96" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>364</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>365</v>
+      </c>
+      <c r="D97" t="s">
+        <v>258</v>
+      </c>
+      <c r="E97" t="s">
+        <v>259</v>
+      </c>
+      <c r="F97" t="s">
+        <v>281</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H97" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>368</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>369</v>
+      </c>
+      <c r="D98" t="s">
+        <v>258</v>
+      </c>
+      <c r="E98" t="s">
+        <v>259</v>
+      </c>
+      <c r="F98" t="s">
+        <v>146</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H98" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>372</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>373</v>
+      </c>
+      <c r="D99" t="s">
+        <v>258</v>
+      </c>
+      <c r="E99" t="s">
+        <v>259</v>
+      </c>
+      <c r="F99" t="s">
+        <v>267</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H99" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>376</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>377</v>
+      </c>
+      <c r="D100" t="s">
+        <v>258</v>
+      </c>
+      <c r="E100" t="s">
+        <v>259</v>
+      </c>
+      <c r="F100" t="s">
+        <v>199</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H100" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>380</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>381</v>
+      </c>
+      <c r="D101" t="s">
+        <v>258</v>
+      </c>
+      <c r="E101" t="s">
+        <v>259</v>
+      </c>
+      <c r="F101" t="s">
+        <v>199</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H101" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>384</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>385</v>
+      </c>
+      <c r="D102" t="s">
+        <v>258</v>
+      </c>
+      <c r="E102" t="s">
+        <v>259</v>
+      </c>
+      <c r="F102" t="s">
+        <v>156</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H102" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>388</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>389</v>
+      </c>
+      <c r="D103" t="s">
+        <v>258</v>
+      </c>
+      <c r="E103" t="s">
+        <v>259</v>
+      </c>
+      <c r="F103" t="s">
+        <v>172</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H103" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>392</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>393</v>
+      </c>
+      <c r="D104" t="s">
+        <v>258</v>
+      </c>
+      <c r="E104" t="s">
+        <v>259</v>
+      </c>
+      <c r="F104" t="s">
+        <v>146</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H104" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>396</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>397</v>
+      </c>
+      <c r="D105" t="s">
+        <v>258</v>
+      </c>
+      <c r="E105" t="s">
+        <v>259</v>
+      </c>
+      <c r="F105" t="s">
+        <v>172</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H105" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>400</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>401</v>
+      </c>
+      <c r="D106" t="s">
+        <v>258</v>
+      </c>
+      <c r="E106" t="s">
+        <v>259</v>
+      </c>
+      <c r="F106" t="s">
+        <v>281</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H106" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>404</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>405</v>
+      </c>
+      <c r="D107" t="s">
+        <v>258</v>
+      </c>
+      <c r="E107" t="s">
+        <v>259</v>
+      </c>
+      <c r="F107" t="s">
+        <v>129</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H107" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>408</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>409</v>
+      </c>
+      <c r="D108" t="s">
+        <v>258</v>
+      </c>
+      <c r="E108" t="s">
+        <v>259</v>
+      </c>
+      <c r="F108" t="s">
+        <v>199</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H108" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>412</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>413</v>
+      </c>
+      <c r="D109" t="s">
+        <v>258</v>
+      </c>
+      <c r="E109" t="s">
+        <v>259</v>
+      </c>
+      <c r="F109" t="s">
+        <v>172</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H109" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>416</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>417</v>
+      </c>
+      <c r="D110" t="s">
+        <v>258</v>
+      </c>
+      <c r="E110" t="s">
+        <v>259</v>
+      </c>
+      <c r="F110" t="s">
+        <v>199</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H110" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>420</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>421</v>
+      </c>
+      <c r="D111" t="s">
+        <v>258</v>
+      </c>
+      <c r="E111" t="s">
+        <v>259</v>
+      </c>
+      <c r="F111" t="s">
+        <v>156</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H111" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>424</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>425</v>
+      </c>
+      <c r="D112" t="s">
+        <v>258</v>
+      </c>
+      <c r="E112" t="s">
+        <v>259</v>
+      </c>
+      <c r="F112" t="s">
+        <v>426</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H112" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>429</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>430</v>
+      </c>
+      <c r="D113" t="s">
+        <v>258</v>
+      </c>
+      <c r="E113" t="s">
+        <v>259</v>
+      </c>
+      <c r="F113" t="s">
+        <v>142</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H113" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>433</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>434</v>
+      </c>
+      <c r="D114" t="s">
+        <v>258</v>
+      </c>
+      <c r="E114" t="s">
+        <v>259</v>
+      </c>
+      <c r="F114" t="s">
+        <v>172</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H114" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>437</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>438</v>
+      </c>
+      <c r="D115" t="s">
+        <v>258</v>
+      </c>
+      <c r="E115" t="s">
+        <v>259</v>
+      </c>
+      <c r="F115" t="s">
+        <v>146</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H115" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>441</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>442</v>
+      </c>
+      <c r="D116" t="s">
+        <v>258</v>
+      </c>
+      <c r="E116" t="s">
+        <v>259</v>
+      </c>
+      <c r="F116" t="s">
+        <v>146</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H116" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>445</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>446</v>
+      </c>
+      <c r="D117" t="s">
+        <v>258</v>
+      </c>
+      <c r="E117" t="s">
+        <v>259</v>
+      </c>
+      <c r="F117" t="s">
+        <v>172</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H117" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>449</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>450</v>
+      </c>
+      <c r="D118" t="s">
+        <v>258</v>
+      </c>
+      <c r="E118" t="s">
+        <v>259</v>
+      </c>
+      <c r="F118" t="s">
+        <v>156</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H118" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>453</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>454</v>
+      </c>
+      <c r="D119" t="s">
+        <v>258</v>
+      </c>
+      <c r="E119" t="s">
+        <v>259</v>
+      </c>
+      <c r="F119" t="s">
+        <v>281</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H119" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>457</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>206</v>
+      </c>
+      <c r="D120" t="s">
+        <v>258</v>
+      </c>
+      <c r="E120" t="s">
+        <v>259</v>
+      </c>
+      <c r="F120" t="s">
+        <v>129</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H120" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>460</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>213</v>
+      </c>
+      <c r="D121" t="s">
+        <v>258</v>
+      </c>
+      <c r="E121" t="s">
+        <v>259</v>
+      </c>
+      <c r="F121" t="s">
+        <v>199</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H121" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>463</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>217</v>
+      </c>
+      <c r="D122" t="s">
+        <v>258</v>
+      </c>
+      <c r="E122" t="s">
+        <v>259</v>
+      </c>
+      <c r="F122" t="s">
+        <v>199</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H122" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>466</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>221</v>
+      </c>
+      <c r="D123" t="s">
+        <v>258</v>
+      </c>
+      <c r="E123" t="s">
+        <v>259</v>
+      </c>
+      <c r="F123" t="s">
+        <v>263</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H123" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>469</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>225</v>
+      </c>
+      <c r="D124" t="s">
+        <v>258</v>
+      </c>
+      <c r="E124" t="s">
+        <v>259</v>
+      </c>
+      <c r="F124" t="s">
+        <v>172</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H124" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>472</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>229</v>
+      </c>
+      <c r="D125" t="s">
+        <v>258</v>
+      </c>
+      <c r="E125" t="s">
+        <v>259</v>
+      </c>
+      <c r="F125" t="s">
+        <v>129</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H125" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>475</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>233</v>
+      </c>
+      <c r="D126" t="s">
+        <v>258</v>
+      </c>
+      <c r="E126" t="s">
+        <v>259</v>
+      </c>
+      <c r="F126" t="s">
+        <v>156</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H126" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>478</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>237</v>
+      </c>
+      <c r="D127" t="s">
+        <v>258</v>
+      </c>
+      <c r="E127" t="s">
+        <v>259</v>
+      </c>
+      <c r="F127" t="s">
+        <v>199</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H127" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>481</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>241</v>
+      </c>
+      <c r="D128" t="s">
+        <v>258</v>
+      </c>
+      <c r="E128" t="s">
+        <v>259</v>
+      </c>
+      <c r="F128" t="s">
+        <v>146</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H128" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>484</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>485</v>
+      </c>
+      <c r="D129" t="s">
+        <v>258</v>
+      </c>
+      <c r="E129" t="s">
+        <v>259</v>
+      </c>
+      <c r="F129" t="s">
+        <v>142</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H129" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>488</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>489</v>
+      </c>
+      <c r="D130" t="s">
+        <v>258</v>
+      </c>
+      <c r="E130" t="s">
+        <v>259</v>
+      </c>
+      <c r="F130" t="s">
+        <v>156</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H130" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>492</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>493</v>
+      </c>
+      <c r="D131" t="s">
+        <v>258</v>
+      </c>
+      <c r="E131" t="s">
+        <v>259</v>
+      </c>
+      <c r="F131" t="s">
+        <v>199</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H131" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>496</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>497</v>
+      </c>
+      <c r="D132" t="s">
+        <v>258</v>
+      </c>
+      <c r="E132" t="s">
+        <v>259</v>
+      </c>
+      <c r="F132" t="s">
+        <v>146</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H132" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>500</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>501</v>
+      </c>
+      <c r="D133" t="s">
+        <v>258</v>
+      </c>
+      <c r="E133" t="s">
+        <v>259</v>
+      </c>
+      <c r="F133" t="s">
+        <v>146</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H133" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>504</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>505</v>
+      </c>
+      <c r="D134" t="s">
+        <v>258</v>
+      </c>
+      <c r="E134" t="s">
+        <v>259</v>
+      </c>
+      <c r="F134" t="s">
+        <v>271</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H134" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>508</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>509</v>
+      </c>
+      <c r="D135" t="s">
+        <v>258</v>
+      </c>
+      <c r="E135" t="s">
+        <v>259</v>
+      </c>
+      <c r="F135" t="s">
+        <v>267</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H135" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>512</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>513</v>
+      </c>
+      <c r="D136" t="s">
+        <v>258</v>
+      </c>
+      <c r="E136" t="s">
+        <v>259</v>
+      </c>
+      <c r="F136" t="s">
+        <v>156</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H136" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>516</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>517</v>
+      </c>
+      <c r="D137" t="s">
+        <v>258</v>
+      </c>
+      <c r="E137" t="s">
+        <v>259</v>
+      </c>
+      <c r="F137" t="s">
+        <v>172</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H137" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>520</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>521</v>
+      </c>
+      <c r="D138" t="s">
+        <v>258</v>
+      </c>
+      <c r="E138" t="s">
+        <v>259</v>
+      </c>
+      <c r="F138" t="s">
+        <v>146</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H138" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>524</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>525</v>
+      </c>
+      <c r="D139" t="s">
+        <v>258</v>
+      </c>
+      <c r="E139" t="s">
+        <v>259</v>
+      </c>
+      <c r="F139" t="s">
+        <v>281</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H139" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>528</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>529</v>
+      </c>
+      <c r="D140" t="s">
+        <v>258</v>
+      </c>
+      <c r="E140" t="s">
+        <v>259</v>
+      </c>
+      <c r="F140" t="s">
+        <v>267</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H140" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>532</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>533</v>
+      </c>
+      <c r="D141" t="s">
+        <v>258</v>
+      </c>
+      <c r="E141" t="s">
+        <v>259</v>
+      </c>
+      <c r="F141" t="s">
+        <v>199</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H141" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>536</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>537</v>
+      </c>
+      <c r="D142" t="s">
+        <v>258</v>
+      </c>
+      <c r="E142" t="s">
+        <v>259</v>
+      </c>
+      <c r="F142" t="s">
+        <v>142</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H142" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>540</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>541</v>
+      </c>
+      <c r="D143" t="s">
+        <v>258</v>
+      </c>
+      <c r="E143" t="s">
+        <v>259</v>
+      </c>
+      <c r="F143" t="s">
+        <v>172</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H143" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>544</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>545</v>
+      </c>
+      <c r="D144" t="s">
+        <v>258</v>
+      </c>
+      <c r="E144" t="s">
+        <v>259</v>
+      </c>
+      <c r="F144" t="s">
+        <v>281</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H144" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>548</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>549</v>
+      </c>
+      <c r="D145" t="s">
+        <v>258</v>
+      </c>
+      <c r="E145" t="s">
+        <v>259</v>
+      </c>
+      <c r="F145" t="s">
+        <v>156</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H145" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>552</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>553</v>
+      </c>
+      <c r="D146" t="s">
+        <v>258</v>
+      </c>
+      <c r="E146" t="s">
+        <v>259</v>
+      </c>
+      <c r="F146" t="s">
+        <v>199</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H146" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>556</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>557</v>
+      </c>
+      <c r="D147" t="s">
+        <v>258</v>
+      </c>
+      <c r="E147" t="s">
+        <v>259</v>
+      </c>
+      <c r="F147" t="s">
+        <v>146</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H147" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>560</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>561</v>
+      </c>
+      <c r="D148" t="s">
+        <v>258</v>
+      </c>
+      <c r="E148" t="s">
+        <v>259</v>
+      </c>
+      <c r="F148" t="s">
+        <v>271</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H148" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>564</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" t="s">
+        <v>565</v>
+      </c>
+      <c r="E149" t="s">
+        <v>566</v>
+      </c>
+      <c r="F149" t="s">
+        <v>281</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H149" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>569</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>16</v>
+      </c>
+      <c r="D150" t="s">
+        <v>565</v>
+      </c>
+      <c r="E150" t="s">
+        <v>566</v>
+      </c>
+      <c r="F150" t="s">
+        <v>267</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H150" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>572</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>10</v>
+      </c>
+      <c r="D151" t="s">
+        <v>573</v>
+      </c>
+      <c r="E151" t="s">
+        <v>574</v>
+      </c>
+      <c r="F151" t="s">
+        <v>129</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H151" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>577</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>10</v>
+      </c>
+      <c r="D152" t="s">
+        <v>578</v>
+      </c>
+      <c r="E152" t="s">
+        <v>579</v>
+      </c>
+      <c r="F152" t="s">
+        <v>129</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H152" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>582</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>16</v>
+      </c>
+      <c r="D153" t="s">
+        <v>578</v>
+      </c>
+      <c r="E153" t="s">
+        <v>579</v>
+      </c>
+      <c r="F153" t="s">
+        <v>142</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H153" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>585</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>32</v>
+      </c>
+      <c r="D154" t="s">
+        <v>586</v>
+      </c>
+      <c r="E154" t="s">
+        <v>587</v>
+      </c>
+      <c r="F154" t="s">
+        <v>281</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H154" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>590</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>36</v>
+      </c>
+      <c r="D155" t="s">
+        <v>586</v>
+      </c>
+      <c r="E155" t="s">
+        <v>587</v>
+      </c>
+      <c r="F155" t="s">
+        <v>129</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H155" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>593</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>40</v>
+      </c>
+      <c r="D156" t="s">
+        <v>586</v>
+      </c>
+      <c r="E156" t="s">
+        <v>587</v>
+      </c>
+      <c r="F156" t="s">
+        <v>156</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H156" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>596</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>10</v>
+      </c>
+      <c r="D157" t="s">
+        <v>597</v>
+      </c>
+      <c r="E157" t="s">
+        <v>598</v>
+      </c>
+      <c r="F157" t="s">
+        <v>142</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H157" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>601</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>16</v>
+      </c>
+      <c r="D158" t="s">
+        <v>597</v>
+      </c>
+      <c r="E158" t="s">
+        <v>598</v>
+      </c>
+      <c r="F158" t="s">
+        <v>199</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H158" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>604</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>20</v>
+      </c>
+      <c r="D159" t="s">
+        <v>597</v>
+      </c>
+      <c r="E159" t="s">
+        <v>598</v>
+      </c>
+      <c r="F159" t="s">
+        <v>172</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H159" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>607</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>24</v>
+      </c>
+      <c r="D160" t="s">
+        <v>597</v>
+      </c>
+      <c r="E160" t="s">
+        <v>598</v>
+      </c>
+      <c r="F160" t="s">
+        <v>172</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H160" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>610</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>28</v>
+      </c>
+      <c r="D161" t="s">
+        <v>597</v>
+      </c>
+      <c r="E161" t="s">
+        <v>598</v>
+      </c>
+      <c r="F161" t="s">
+        <v>426</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H161" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>613</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>32</v>
+      </c>
+      <c r="D162" t="s">
+        <v>597</v>
+      </c>
+      <c r="E162" t="s">
+        <v>598</v>
+      </c>
+      <c r="F162" t="s">
+        <v>142</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H162" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>616</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>36</v>
+      </c>
+      <c r="D163" t="s">
+        <v>597</v>
+      </c>
+      <c r="E163" t="s">
+        <v>598</v>
+      </c>
+      <c r="F163" t="s">
+        <v>199</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H163" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>619</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>10</v>
+      </c>
+      <c r="D164" t="s">
+        <v>620</v>
+      </c>
+      <c r="E164" t="s">
+        <v>621</v>
+      </c>
+      <c r="F164" t="s">
+        <v>142</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H164" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>624</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>16</v>
+      </c>
+      <c r="D165" t="s">
+        <v>620</v>
+      </c>
+      <c r="E165" t="s">
+        <v>621</v>
+      </c>
+      <c r="F165" t="s">
+        <v>199</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H165" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>627</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>20</v>
+      </c>
+      <c r="D166" t="s">
+        <v>620</v>
+      </c>
+      <c r="E166" t="s">
+        <v>621</v>
+      </c>
+      <c r="F166" t="s">
+        <v>142</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H166" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>630</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>24</v>
+      </c>
+      <c r="D167" t="s">
+        <v>620</v>
+      </c>
+      <c r="E167" t="s">
+        <v>621</v>
+      </c>
+      <c r="F167" t="s">
+        <v>156</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H167" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>633</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>28</v>
+      </c>
+      <c r="D168" t="s">
+        <v>620</v>
+      </c>
+      <c r="E168" t="s">
+        <v>621</v>
+      </c>
+      <c r="F168" t="s">
+        <v>199</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H168" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>636</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>10</v>
+      </c>
+      <c r="D169" t="s">
+        <v>637</v>
+      </c>
+      <c r="E169" t="s">
+        <v>638</v>
+      </c>
+      <c r="F169" t="s">
+        <v>129</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H169" t="s">
+        <v>640</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2923,50 +6782,155 @@
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>