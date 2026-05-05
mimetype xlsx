--- v0 (2026-03-14)
+++ v1 (2026-05-05)
@@ -120,60 +120,60 @@
   <si>
     <t>Ata Sessão Extraordinária nº 9 de 2025</t>
   </si>
   <si>
     <t>Ata Eletrônica da 9ª Reunião Extraordinária da 1ª Sessão Legislativa da 49ª Legislatura</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 1 de 2026</t>
   </si>
   <si>
     <t>Ruy Barbosa - Prefeito</t>
   </si>
   <si>
     <t>Justificativa Técnica e Apresentação- Nomeação das Vias do Município de Bonito- PE.</t>
   </si>
   <si>
     <t>MATÉRIA INCLUSA NO EXPEDIENTE PARA LEITURA</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 2 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação do salário Mínimo no Âmbito do Município do Bonito e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Decreto Legislativo nº 1 de 2026</t>
+    <t>Projeto de Decreto Legislativo nº 54 de 2026</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das contas do Chefe do Poder Executivo Municipal referentes ao exercício financeiro de 2020.</t>
   </si>
   <si>
-    <t>Projeto de Decreto Legislativo nº 2 de 2026</t>
+    <t>Projeto de Decreto Legislativo nº 55 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das contas do Chefe do Poder Executivo Municipal referentes ao exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>MATÉRIA ENCAMINHADA PARA AS COMISSÕES</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito do Município de Bonito/PE, a concessão do Título de Cidadão_x000D_
 Bonitense e de outras honrarias municipais.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 2 de 2026</t>
   </si>
   <si>
     <t>Esta Lei, de ordem pública, tem por finalidade regulamentar a identificação e a_x000D_
 nomenclatura dos logradouros públicos do Município de Bonito/PE e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 1 de 2026</t>
   </si>