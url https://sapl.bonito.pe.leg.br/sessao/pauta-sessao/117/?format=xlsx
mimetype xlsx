--- v0 (2026-03-14)
+++ v1 (2026-05-05)
@@ -121,51 +121,51 @@
     <t>Projeto de Lei Ordinária nº 2 de 2026</t>
   </si>
   <si>
     <t>Ementa: Denominar logradouro _x000D_
 Público, e da outras providencias.</t>
   </si>
   <si>
     <t>MATÉRIA ENCAMINHADA PARA 2ª VOTAÇÃO</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária nº 5 de 2026</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Reunião Ordinária da 2ª Sessão Legislativa da 49ª Legislatura.</t>
   </si>
   <si>
     <t>Ata para apresentação e Votação</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 5 de 2026</t>
   </si>
   <si>
-    <t>Institui o Comitê Municipal de Enfrentamento ao Feminicídio e Proteção à Mulher no Município de Bonito-PE, e dá outras providências.</t>
+    <t>Autoriza instituir o Comitê Municipal de Enfrentamento ao Feminicídio e Proteção à Mulher no Município de Bonito - PE, e dá outras providências.</t>
   </si>
   <si>
     <t>MATÉRIA INCLUSA NO EXPEDIENTE PARA LEITURA</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 6 de 2026</t>
   </si>
   <si>
     <t>Os bares, restaurantes, e congêneres na Cidade de Bonito-PE devem ter_x000D_
 afixados, nos sanitários femininos, placas informativas do "Disque Denúncia 180.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 7 de 2026</t>
   </si>
   <si>
     <t>Art. 1º Fica instituído, no município de Bonito–PE, o Censo Municipal de Animais_x000D_
 Domésticos, abrangendo cães e gatos, com a finalidade de identificar, mapear e_x000D_
 quantificar esses animais nas áreas urbana do município</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 8 de 2026</t>
   </si>
   <si>
     <t>EMENTA AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL DESTINADA A VIABILIZAR A PARTICIPAÇÃO DE BENEFICIÁRIOS DE PROGRAMAS SOCIAIS DO MUNICÍPIO DE BONITO – PE NO ESPETÁCULO CULTURAL DA PAIXÃO DE CRISTO DE NOVA JERUSALÉM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>