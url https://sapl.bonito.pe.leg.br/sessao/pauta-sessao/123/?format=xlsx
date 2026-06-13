--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -57,51 +57,51 @@
   <si>
     <t>Emenda Supressiva nº 7 de 2026</t>
   </si>
   <si>
     <t>João Diniz</t>
   </si>
   <si>
     <t>MENDA SUPRESSIVA Nº     /2026 AO PROJETO DE LEI Nº 5/2026</t>
   </si>
   <si>
     <t>MATÉRIA ENCAMINHADA PARA PRIMEIRA E ÚNICA VOTAÇÃO</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 5 de 2026</t>
   </si>
   <si>
     <t>Paulinho de Devá</t>
   </si>
   <si>
     <t>Autoriza instituir o Comitê Municipal de Enfrentamento ao Feminicídio e Proteção à Mulher no Município de Bonito - PE, e dá outras providências.</t>
   </si>
   <si>
     <t>MATÉRIA ENCAMINHADA PARA 1ª DISCUSSÃO E VOTAÇÃO</t>
   </si>
   <si>
-    <t>Projeto de Decreto Legislativo nº 3 de 2026</t>
+    <t>Projeto de Decreto Legislativo nº 56 de 2026</t>
   </si>
   <si>
     <t>Holandinha</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE “CIDADÃO BONITENSE” AO SENHOR JORGE RORGÉRIO NOVA RODRIGUES.</t>
   </si>
   <si>
     <t>Requerimento nº 34 de 2026</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhado expediente ao Poder Executivo Municipal, solicitando a implantação de aulas e conteúdos de Direitos Humanos nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>Requerimento nº 36 de 2026</t>
   </si>
   <si>
     <t>Junior Heráclio</t>
   </si>
   <si>
     <t>" Solicita a adoção das seguintes medidas de enfrentamento à violência contra a mulher".</t>
   </si>
   <si>
     <t>Requerimento nº 39 de 2026</t>
   </si>
@@ -485,51 +485,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="38.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="54.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>